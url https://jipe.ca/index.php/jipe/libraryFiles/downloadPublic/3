--- v0 (2026-03-26)
+++ v1 (2026-07-29)
@@ -1,303 +1,324 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7EA6E1D6" w14:textId="7D0267C8" w:rsidR="00F114E3" w:rsidRDefault="00012357" w:rsidP="000F33DD">
+    <w:p w:rsidR="00F114E3" w:rsidP="000F33DD" w:rsidRDefault="00012357" w14:paraId="7EA6E1D6" w14:textId="7D0267C8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49463089" w14:textId="49A5F4A3" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00012357" w:rsidRDefault="00CC366D" w14:paraId="49463089" w14:textId="49A5F4A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="49"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>JIPE</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="14D1585D" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CF610D" w:rsidP="00012357">
+        <w:t>JIPE (Journal of Innovation in Polytechnic Education) Contributor Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00012357" w:rsidRDefault="00CF610D" w14:paraId="14D1585D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C9120CC" w14:textId="2F4CA8DA" w:rsidR="00CF610D" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
-      <w:r w:rsidRPr="00012357">
+    <w:p w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="7C9120CC" w14:textId="2DEEC451">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>following</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>betwee</w:t>
       </w:r>
       <w:r w:rsidR="00AD2124">
+        <w:rPr/>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author Name"/>
           <w:tag w:val="Author Name"/>
           <w:id w:val="405724842"/>
           <w:placeholder>
             <w:docPart w:val="134BAB9D2A7844D5914873071CD0DF26"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0069735D">
-            <w:t>Author Name</w:t>
+            <w:rPr/>
+            <w:t xml:space="preserve">Author </w:t>
+          </w:r>
+          <w:r w:rsidR="0069735D">
+            <w:rPr/>
+            <w:t>Name</w:t>
+          </w:r>
+          <w:r w:rsidR="1F5E31A3">
+            <w:rPr/>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AD2124">
+        <w:rPr/>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00012357" w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00012357">
+        <w:rPr/>
         <w:t xml:space="preserve">the “Corresponding </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Author”)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>actin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00810510">
+      <w:r w:rsidRPr="00810510" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00810510">
+      <w:r w:rsidRPr="00810510" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00810510">
+      <w:r w:rsidRPr="00810510" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00810510">
+      <w:r w:rsidRPr="00810510" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00810510">
+      <w:r w:rsidRPr="00810510" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>behalf</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>all authors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>work</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>(“Authors”)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00012357" w:rsidRPr="00012357">
-[...2 lines deleted...]
-      <w:r w:rsidR="003B664C" w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00012357">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="003B664C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487519744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38F55BEE" wp14:editId="37D47ED8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5673090</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>208915</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="33655" cy="13970"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="docshape3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
@@ -333,366 +354,384 @@
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict>
               <v:rect id="docshape3" style="position:absolute;margin-left:446.7pt;margin-top:16.45pt;width:2.65pt;height:1.1pt;z-index:-15796736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="black" stroked="f" w14:anchorId="6DABE56B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVdqIb6QEAAL8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zS97LJR0xXa1SKk&#10;BVZa+ADXcRoLx2Nm3Kbl6xk73VLgDZEHy+OZOZ5zfLK6PfRO7A2SBV/LcjKVwngNjfXbWn798vDm&#10;rRQUlW+UA29qeTQkb9evX62GUJkZdOAag4JBPFVDqGUXY6iKgnRnekUTCMZzsgXsVeQQt0WDamD0&#10;3hWz6fSqGACbgKANEZ/ej0m5zvhta3T83LZkonC15NliXjGvm7QW65WqtqhCZ/VpDPUPU/TKer70&#10;DHWvohI7tH9B9VYjELRxoqEvoG2tNpkDsymnf7B57lQwmQuLQ+EsE/0/WP1p/4TCNrWcSeFVz0/U&#10;gKZ08TyJMwSquOY5PGGiR+ER9DfiRPFbJgXENWIzfISGQdQuQhbk0GKfOpmqOGTdj2fdzSEKzYfz&#10;+dVyKYXmTDm/uc6vUqjqpTUgxfcGepE2tUR+1Ayt9o8U0yiqeinJM4KzzYN1Lge43dw5FHuVDJC/&#10;RItb6LLM+VTsIbWN6XSSOSZaow4baI5MEWF0EbueNx3gDykGdlAt6ftOoZHCffD8RDflYpEsl4PF&#10;8nrGAV5mNpcZ5TVD1TJKMW7v4mjTXUC77fimMpP28I6lbW0mnmQfpzoNyy7J5E6OTja8jHPVr/9u&#10;/RMAAP//AwBQSwMEFAAGAAgAAAAhAAk8OkniAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01P&#10;wzAMvSPxHyIjcWPpNj7aruk0gUAc4MBAnNPGa0sbp0qytfx7zAkuluz3/D6K7WwHcUIfOkcKlosE&#10;BFLtTEeNgo/3x6sURIiajB4coYJvDLAtz88KnRs30Rue9rERLEIh1wraGMdcylC3aHVYuBGJsYPz&#10;VkdefSON1xOL20GukuRWWt0RO7R6xPsW635/tAr6g6Spf969TNVTZcLX66fva6vU5cX8sOGx24CI&#10;OMe/D/jtwPmh5GCVO5IJYlCQZutrpipYrzIQTEiz9A5ExYebJciykP9rlD8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAVXaiG+kBAAC/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEACTw6SeIAAAAOAQAADwAAAAAAAAAAAAAAAABDBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>JIPE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Journal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Polytechnic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="65"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Education</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="66"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>(the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="66"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>“Journal”),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="66"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>which</w:t>
       </w:r>
       <w:r w:rsidR="00810510">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00012357">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>governs</w:t>
       </w:r>
       <w:r w:rsidR="00DA76E0">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title of Work"/>
           <w:tag w:val="Title of Work"/>
           <w:id w:val="-1194917341"/>
           <w:placeholder>
             <w:docPart w:val="DC8C66E684464D8FB1855B506EF27955"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0069735D">
+            <w:rPr/>
             <w:t>Rolling Submission/Issue Title</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA76E0">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA76E0">
         <w:rPr>
           <w:spacing w:val="66"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>“Work”).</w:t>
       </w:r>
-      <w:r w:rsidR="00012357" w:rsidRPr="00012357">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00012357">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>effective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="2"/>
           </w:rPr>
           <w:alias w:val="Author Signed Date"/>
           <w:tag w:val="Author Signed Date"/>
           <w:id w:val="-1308615141"/>
           <w:placeholder>
             <w:docPart w:val="946E8BBDFF3A4ACDB325668CA95BD569"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:bookmarkStart w:id="0" w:name="Text2"/>
-[...3 lines deleted...]
-          <w:bookmarkStart w:id="4" w:name="Text6"/>
+          <w:bookmarkStart w:name="Text2" w:id="0"/>
+          <w:bookmarkStart w:name="Text3" w:id="1"/>
+          <w:bookmarkStart w:name="Text4" w:id="2"/>
+          <w:bookmarkStart w:name="Text5" w:id="3"/>
+          <w:bookmarkStart w:name="Text6" w:id="4"/>
           <w:bookmarkEnd w:id="0"/>
           <w:bookmarkEnd w:id="1"/>
           <w:bookmarkEnd w:id="2"/>
           <w:bookmarkEnd w:id="3"/>
           <w:bookmarkEnd w:id="4"/>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00591355">
             <w:rPr>
               <w:spacing w:val="2"/>
             </w:rPr>
-            <w:t>YYYY</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve">-MM-DD </w:t>
+            <w:t xml:space="preserve">YYYY-MM-DD </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>(the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>“Effective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
-        <w:t>Date”).</w:t>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>Date”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="002B545D">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3347E270" w14:textId="77777777" w:rsidR="00AD2124" w:rsidRPr="00810510" w:rsidRDefault="00AD2124" w:rsidP="00012357">
+    <w:p w:rsidRPr="00810510" w:rsidR="00AD2124" w:rsidP="00012357" w:rsidRDefault="00AD2124" w14:paraId="3347E270" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A3FFE6" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="43A3FFE6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>CORRESPONDING</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>AUTHOR’S</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00930F74">
         <w:t>GRANT</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>RIGHTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717B16CF" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="717B16CF" w14:textId="77777777">
       <w:r w:rsidRPr="00012357">
         <w:t>The Corresponding Author grants to the Journal, during the full term of copyright and</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>extensions or</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -716,638 +755,913 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>term, the</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FFAC14" w14:textId="03332E03" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="63FFAC14" w14:textId="2B946A32">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00012357">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>An</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006540B0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006540B0">
+      <w:r w:rsidRPr="006540B0" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">irrevocable non-exclusive right to reproduce, republish, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006540B0" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">transmit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006540B0" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">, distribute, and otherwise use the Work in electronic editions of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006540B0" w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t>Humber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006540B0" w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006540B0" w:rsidR="04CC70E4">
+        <w:rPr/>
+        <w:t xml:space="preserve">Polytechnic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006540B0" w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t>Press/the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006540B0" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve"> Journal and in derivative works throughout the world, and in all media now known or later developed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DBEF46" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="2CB86739" w14:textId="3EA2F0AE">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2A185724" w14:textId="225DA8BA" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">An irrevocable non-exclusive right to create and store electronic archival copies of the Work, including the right to deposit the Work in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>open access</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> digital repositories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="2A185724" w14:textId="139FFFED">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-[...13 lines deleted...]
-          <w:t xml:space="preserve">/licenses/by/4.0/.) </w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An irrevocable non-exclusive right to license others to reproduce, republish, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>transmit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and distribute the Work under the condition that the Authors are attributed. Currently this is carried out by publishing the content under a Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NonCommercial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NoDerivatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CC BY-NC-ND) 4.0 license: </w:t>
+      </w:r>
+      <w:hyperlink r:id="R41883fb7bc214853">
+        <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://creativecommons.org/licenses/by-nc-nd/4.0/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006540B0">
-[...21 lines deleted...]
-    <w:p w14:paraId="0F59D7BA" w14:textId="4C118859" w:rsidR="00CF610D" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acknowledges and agrees that the Journal is under no obligation and will not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>monitor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or otherwise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>be responsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0840A311" w:rsidR="4AD2F92B">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> others’ use of the Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="0F59D7BA" w14:textId="4C118859">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00012357">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Copyright in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Work</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>remains</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F586E1" w14:textId="77777777" w:rsidR="00AD2124" w:rsidRPr="00012357" w:rsidRDefault="00AD2124" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00AD2124" w:rsidP="00012357" w:rsidRDefault="00AD2124" w14:paraId="50F586E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="484D71C2" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="484D71C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>CORRESPONDING</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>AUTHOR’S</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>DUTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7487B3B9" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="7487B3B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t xml:space="preserve">The Corresponding </w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t>Author confirms that the Work is original, has not been published before, and is not under consideration by another journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA39569" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="3BA39569" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>When distributing or re-publishing the Work, the Corresponding Author agrees to credit the Journal as the place of first publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAB32A5" w14:textId="77777777" w:rsidR="00460E2D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00460E2D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="4AAB32A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>The Corresponding Author agrees to inform the Journal of any changes in contact information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5837FCFD" w14:textId="79E2D344" w:rsidR="00460E2D" w:rsidRPr="006540B0" w:rsidRDefault="00460E2D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00460E2D" w:rsidP="006540B0" w:rsidRDefault="00460E2D" w14:paraId="5837FCFD" w14:textId="79E2D344">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="76F154FE" w14:textId="77777777" w:rsidR="00460E2D" w:rsidRPr="006540B0" w:rsidRDefault="00460E2D" w:rsidP="00930F74">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00460E2D">
+        <w:rPr/>
+        <w:t>JIPE recommends that authorship be based on the following four criteria* (please note the “AND”). By e-signing the contributor agreement, the corresponding author confirms that all authors of the relevant manuscript adhere to the following four points:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006540B0" w:rsidR="00460E2D" w:rsidP="00930F74" w:rsidRDefault="00460E2D" w14:paraId="76F154FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="00460E2D">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Substantial contributions to the conception or design of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t>work; or the acquisition, analysis, or interpretation of data for the work; AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2356815F" w14:textId="77777777" w:rsidR="00460E2D" w:rsidRPr="006540B0" w:rsidRDefault="00460E2D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00460E2D" w:rsidP="00930F74" w:rsidRDefault="00460E2D" w14:paraId="2356815F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006540B0">
         <w:t>Drafting the work or revising it critically for important intellectual content; AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48ADDEF8" w14:textId="77777777" w:rsidR="00460E2D" w:rsidRPr="006540B0" w:rsidRDefault="00460E2D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00460E2D" w:rsidP="00930F74" w:rsidRDefault="00460E2D" w14:paraId="48ADDEF8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006540B0">
         <w:t>Final approval of the version to be published; AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460A9CA5" w14:textId="548C2BDB" w:rsidR="00460E2D" w:rsidRPr="006540B0" w:rsidRDefault="00460E2D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00460E2D" w:rsidP="00930F74" w:rsidRDefault="00460E2D" w14:paraId="460A9CA5" w14:textId="548C2BDB">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006540B0">
-        <w:t xml:space="preserve">Agreement to be accountable for all aspects of the work in ensuring that questions related to the accuracy or integrity of any part of the work are appropriately investigated and </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="3CD9AC48" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CF610D" w:rsidP="00012357">
+        <w:t>Agreement to be accountable for all aspects of the work in ensuring that questions related to the accuracy or integrity of any part of the work are appropriately investigated and resolved.*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00012357" w:rsidRDefault="00CF610D" w14:paraId="3CD9AC48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4571B934" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="4571B934" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>CORRESPONDING</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>AUTHOR’S</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0494EFF9" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="0494EFF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>Corresponding</w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
-        <w:t xml:space="preserve">represents and warrants that the Work is the Corresponding Author’s original </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="45EE6EFB" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+        <w:t>represents and warrants that the Work is the Corresponding Author’s original work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="45EE6EFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">and that it does not violate or infringe the law or the rights of any third party and, specifically, that the Work </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>contains</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> no matter that is libelous, obscene, defamatory or that infringes any literary or proprietary rights, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>intellectual property rights, or any rights of privacy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B940F8E" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="7B940F8E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="13FD2ED3" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>The Corresponding Author warrants that the Work does not solicit, encourage, or promote the use of illegal substances or activities that are unlawful, threatening, abusive, harassing, invasive of privacy or publicity rights, vulgar, hateful, pornographic or otherwise objectionable, or gives rise to civil or criminal liability or otherwise violates any local, provincial or federal laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="13FD2ED3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">The Corresponding Author also </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>warrants</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> that he or she has the full power to make this Agreement, and if the Work was prepared jointly, the Corresponding Author agrees to inform the Authors of the terms of this Agreement and to obtain their written permission to sign on their behalf. The Corresponding Author agrees to hold the Journal harmless from any breach of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>aforestated</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006540B0">
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve"> representations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C813262" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="7C813262" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="483E2D1A" w14:textId="08ABCE14" w:rsidR="00CF610D" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">The Corresponding Author warrants that each underlying work of copyright has been </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and the Corresponding Author has been granted permission from the copyright holder to use the underlying work in the Work. The Corresponding Author acknowledges and agrees that any costs associated with obtaining permission to use an underlying work shall be the sole responsibility of the Corresponding Author.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="483E2D1A" w14:textId="08ABCE14">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="006540B0" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>The Corresponding Author acknowledges</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve"> and agrees that the Journal is under no obligation to determine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>whether the foregoing warranties and representations are true and correct; and any investigation by or for the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Journal or its failure to investigate, is not a defense for the Author in any action based upon a breach of any of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>foregoing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>warranties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420D84B2" w14:textId="77777777" w:rsidR="002E3496" w:rsidRDefault="002E3496" w:rsidP="002E3496">
+    <w:p w:rsidR="7B7778EB" w:rsidP="7B7778EB" w:rsidRDefault="7B7778EB" w14:paraId="047222E9" w14:textId="0A44C790">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E3496" w:rsidP="7B7778EB" w:rsidRDefault="002E3496" w14:paraId="222880E2" w14:textId="76386459">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="3901D884">
+        <w:rPr/>
+        <w:t>USE OF SIMILARITY CHECK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E3496" w:rsidP="7B7778EB" w:rsidRDefault="002E3496" w14:paraId="420D84B2" w14:textId="61D35684">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I, the Corresponding Author, hereby acknowledge and authorize the use of Similarity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Check</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the manuscript </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Similarity Check is a plagiarism screening service powered by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iThenticate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I understand that this service will compare the manuscript against a database of published content to assess textual similarity, and that the results will be reviewed by authorized editorial personnel. I confirm that this submission is original work, that all sources have been properly cited, and that I provide this consent on behalf of all co-authors. I further acknowledge that the manuscript may be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>retained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iThenticate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> database for future similarity comparisons </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7778EB" w:rsidR="3901D884">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable privacy policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD2124" w:rsidR="009963B1" w:rsidP="009963B1" w:rsidRDefault="009963B1" w14:paraId="04DBE4B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="341"/>
         </w:tabs>
         <w:ind w:left="0" w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04DBE4B8" w14:textId="77777777" w:rsidR="009963B1" w:rsidRPr="00AD2124" w:rsidRDefault="009963B1" w:rsidP="009963B1">
-[...13 lines deleted...]
-    <w:p w14:paraId="14552ADF" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="14552ADF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>JOURNAL’S</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>DUTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F401812" w14:textId="3D0D20E2" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="7F401812" w14:textId="3D0D20E2">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t xml:space="preserve">In consideration of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t xml:space="preserve">Corresponding Author’s grant of rights, the Journal agrees to publish the Work </w:t>
       </w:r>
-      <w:r w:rsidR="00C06EB8" w:rsidRPr="006540B0">
+      <w:r w:rsidRPr="006540B0" w:rsidR="00C06EB8">
         <w:t>twelve</w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00C06EB8" w:rsidRPr="006540B0">
+      <w:r w:rsidRPr="006540B0" w:rsidR="00C06EB8">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t>) months of the Effective Date, attributing the Work to the Authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680324CE" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="680324CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>The Journal shall manage each stage of the production process, including the timeline, format, and published title of the Work. The Corresponding Author agrees to reasonable edits by the Journal to allow the Work to conform to the Journal’s formatting requirements, and to correct spelling, punctuation, and grammar errors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E4DDAE" w14:textId="533ACC02" w:rsidR="00CF610D" w:rsidRPr="006540B0" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="006540B0" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="51E4DDAE" w14:textId="533ACC02">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006540B0">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">The Journal agrees to notify the Corresponding Author if it decides not to publish the Work within six (6) months of the Effective Date. The Corresponding Author agrees that the Journal is not liable to the Corresponding Author or any other person for any costs, damages, time, or other losses or </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> losses </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>as a result of</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006540B0">
+      <w:r w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve"> the Journal not publishing the Work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54193753" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CF610D" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00012357" w:rsidRDefault="00CF610D" w14:paraId="54193753" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="666C4032" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="666C4032" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>TERM</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>AND</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>TERMINATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DADC54E" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="0DADC54E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>Agreement commences</w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1378,354 +1692,427 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>set out</w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1504FC74" w14:textId="679DD4FA" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="1504FC74" w14:textId="4B3FA6A8">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">If either party wishes to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t>terminate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> this Agreement, they may notify the other party in writing. Should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
-        <w:t xml:space="preserve">Corresponding Author terminate this Agreement, the Journal agrees to remove </w:t>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">Corresponding Author </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve">terminate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
+        <w:t xml:space="preserve"> this Agreement, the Journal agrees to remove </w:t>
       </w:r>
       <w:r w:rsidR="00BE2829">
+        <w:rPr/>
         <w:t xml:space="preserve">any repurposed or republished existences of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve">the Work from </w:t>
       </w:r>
       <w:r w:rsidR="00BE2829">
-        <w:t>Humber Press/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00012357">
+        <w:rPr/>
+        <w:t>Humber</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1131222E">
+        <w:rPr/>
+        <w:t xml:space="preserve">Polytechnic </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t>Press/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Journal’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve">website within </w:t>
       </w:r>
       <w:r w:rsidR="00C06EB8">
+        <w:rPr/>
         <w:t>twenty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C06EB8">
+        <w:rPr/>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve">) business days. </w:t>
       </w:r>
       <w:r w:rsidR="00BE2829">
+        <w:rPr/>
         <w:t>Original Work published in t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00BE2829">
+        <w:rPr/>
         <w:t xml:space="preserve">said </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t xml:space="preserve">Journal will </w:t>
       </w:r>
       <w:r w:rsidR="00BE2829">
+        <w:rPr/>
         <w:t xml:space="preserve">not be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>remove</w:t>
       </w:r>
       <w:r w:rsidR="00BE2829">
-        <w:t xml:space="preserve">d. The Journal will publish a post informing audience that the Corresponding Author has requested that said Work be disregarded. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:rPr/>
+        <w:t xml:space="preserve">d. The Journal will publish a post informing </w:t>
+      </w:r>
       <w:r w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t xml:space="preserve">audience</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t xml:space="preserve"> that the Corresponding Author has </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t xml:space="preserve">requested</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2829">
+        <w:rPr/>
+        <w:t xml:space="preserve"> that said Work be disregarded. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2829">
+        <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Journal</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>is not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>responsible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>copies or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>portions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>Work</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>appearing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>elsewhere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3A1B2B" w14:textId="23C1A5C2" w:rsidR="00CF610D" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="1F3A1B2B" w14:textId="23C1A5C2">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00012357">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>following</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>clauses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>survive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>termination: A,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>C,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="00CC366D">
+        <w:rPr/>
         <w:t>F.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD96755" w14:textId="77777777" w:rsidR="007210E2" w:rsidRPr="00012357" w:rsidRDefault="007210E2" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="007210E2" w:rsidP="00012357" w:rsidRDefault="007210E2" w14:paraId="2BD96755" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="596FE4FA" w14:textId="6765B966" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="596FE4FA" w14:textId="6765B966">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>INDEMNIFICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094E8143" w14:textId="02E212E8" w:rsidR="00AD2124" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidRPr="00012357" w:rsidR="00AD2124" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="094E8143" w14:textId="02E212E8">
       <w:r w:rsidRPr="00012357">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>Corresponding</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>shall defend,</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012357">
         <w:t>indemnify</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>holds</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
@@ -1754,208 +2141,208 @@
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>subsidiaries, and</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>affiliates,</w:t>
       </w:r>
-      <w:r w:rsidR="007210E2" w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="007210E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t xml:space="preserve">and all of their officers, directors, employees, and agents from and against any and all claims, </w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t>demands</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>, actions,</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>losses, lawsuits, damages, legal fees and expense, whatsoever arising directly or indirectly under or in connection</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>Work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AA2EBC" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CF610D" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00012357" w:rsidRDefault="00CF610D" w14:paraId="57AA2EBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36CFC188" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="36CFC188" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>GOVERNING</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>LAW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B405313" w14:textId="49622E07" w:rsidR="00CF610D" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="5B405313" w14:textId="49622E07">
       <w:r w:rsidRPr="00012357">
         <w:t>This Agreement will be governed by, and construed in accordance with, the laws of Ontario and Canada. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>parties irrevocably attorn to the exclusive jurisdiction of the courts of the Province of Ontario and the Federal</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>Court of</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>Canada as applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBFE37B" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CF610D" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00012357" w:rsidRDefault="00CF610D" w14:paraId="4DBFE37B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5586CEE2" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="5586CEE2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>RELATIONSHIP</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>BETWEEN</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>THE</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>PARTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBB8ED7" w14:textId="284BD2D0" w:rsidR="00CF610D" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="2FBB8ED7" w14:textId="284BD2D0">
       <w:r w:rsidRPr="00012357">
         <w:t>The parties are non-exclusive, independent contracting parties, and nothing in this Agreement or done pursuant to</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>this Agreement will create or be construed to create a partnership, joint venture, agency, employment, or other</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>similar relationship between the parties.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="55"/>
         </w:rPr>
@@ -1985,111 +2372,103 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>party’s behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4963A6AC" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CF610D" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00012357" w:rsidRDefault="00CF610D" w14:paraId="4963A6AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFDE2CA" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="0EFDE2CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>INDEPENDENT</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>LEGAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>ADVICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FED066" w14:textId="35FBFA44" w:rsidR="00422F78" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidR="00422F78" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="69FED066" w14:textId="35FBFA44">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>The Corresponding Author acknowledges and agrees that they have had the opportunity to seek independent legal</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
-        <w:t xml:space="preserve">advice in respect of this Agreement, that they have read and understood </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the terms and </w:t>
+        <w:t xml:space="preserve">advice in respect of this Agreement, that they have read and understood all of the terms and </w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t>provisions</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t xml:space="preserve"> prior to</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>execution</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>and</w:t>
       </w:r>
@@ -2153,79 +2532,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>voluntarily.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE3C38E" w14:textId="77777777" w:rsidR="00422F78" w:rsidRPr="00012357" w:rsidRDefault="00422F78" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00422F78" w:rsidP="00012357" w:rsidRDefault="00422F78" w14:paraId="2AE3C38E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D47BFE" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="59D47BFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>ENTIRE</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A5B6A2" w14:textId="207B65E6" w:rsidR="00CF610D" w:rsidRDefault="00CC366D" w:rsidP="006540B0">
+    <w:p w:rsidR="00CF610D" w:rsidP="006540B0" w:rsidRDefault="00CC366D" w14:paraId="47A5B6A2" w14:textId="207B65E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t xml:space="preserve">This Agreement reflects the entire understanding of the parties. This </w:t>
       </w:r>
       <w:r w:rsidRPr="006540B0">
         <w:t>agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t xml:space="preserve"> may be amended only in writing</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
@@ -2285,134 +2664,126 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:t>this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3900ED44" w14:textId="739B12D5" w:rsidR="00460E2D" w:rsidRDefault="00460E2D" w:rsidP="00012357">
+    <w:p w:rsidR="00460E2D" w:rsidP="00012357" w:rsidRDefault="00460E2D" w14:paraId="3900ED44" w14:textId="739B12D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23E09DDD" w14:textId="77777777" w:rsidR="00460E2D" w:rsidRDefault="00460E2D" w:rsidP="00460E2D">
+    <w:p w:rsidR="00460E2D" w:rsidP="00460E2D" w:rsidRDefault="00460E2D" w14:paraId="23E09DDD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="503FD678" w14:textId="0D9EE5C0" w:rsidR="00460E2D" w:rsidRPr="00460E2D" w:rsidRDefault="00460E2D" w:rsidP="00460E2D">
+    <w:p w:rsidRPr="00460E2D" w:rsidR="00460E2D" w:rsidP="00460E2D" w:rsidRDefault="00460E2D" w14:paraId="503FD678" w14:textId="0D9EE5C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460E2D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>*References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1387F8" w14:textId="77777777" w:rsidR="00460E2D" w:rsidRPr="00930F74" w:rsidRDefault="00460E2D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00930F74" w:rsidR="00460E2D" w:rsidP="00930F74" w:rsidRDefault="00460E2D" w14:paraId="3C1387F8" w14:textId="77777777">
       <w:r w:rsidRPr="00930F74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Defining the role of authors and contributors</w:t>
       </w:r>
       <w:r w:rsidRPr="00930F74">
-        <w:t xml:space="preserve">. </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">. ICMJE. (n.d.). </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidRPr="00930F74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00930F74">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2E5A03" w14:textId="77777777" w:rsidR="00460E2D" w:rsidRPr="00930F74" w:rsidRDefault="00460E2D" w:rsidP="00930F74"/>
-    <w:p w14:paraId="5EE62690" w14:textId="21E6D23E" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="007210E2" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00930F74" w:rsidR="00460E2D" w:rsidP="00930F74" w:rsidRDefault="00460E2D" w14:paraId="1F2E5A03" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="007210E2" w14:paraId="5EE62690" w14:textId="21E6D23E">
       <w:r w:rsidRPr="00012357">
         <w:t>ACCEPTED AND AGREED BY THE CORRESPONDING AUTHOR ON BEHALF OF ALL AUTHORS CONTRIBUTING TO THIS WORK:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A34F9FE" w14:textId="2E5BED17" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00930F74" w:rsidRDefault="00CC366D" w14:paraId="2A34F9FE" w14:textId="2E5BED17">
       <w:pPr>
         <w:pStyle w:val="CorrespondingAuthor"/>
       </w:pPr>
       <w:r w:rsidRPr="00930F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Corresponding</w:t>
       </w:r>
       <w:r w:rsidRPr="00930F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00930F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Author:</w:t>
       </w:r>
@@ -2439,111 +2810,106 @@
       <w:r w:rsidR="00AD2124">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00930F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="00460856">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Date"/>
           <w:tag w:val="Date"/>
           <w:id w:val="-431277145"/>
           <w:placeholder>
             <w:docPart w:val="B957DF833BE049B9AB031A5E919A3993"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="0069735D">
-            <w:t>YYYY</w:t>
-[...3 lines deleted...]
-            <w:t>-MM-DD</w:t>
+            <w:t>YYYY-MM-DD</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4D6748EF" w14:textId="77777777" w:rsidR="00CF610D" w:rsidRPr="00012357" w:rsidRDefault="00CC366D" w:rsidP="00012357">
+    <w:p w:rsidRPr="00012357" w:rsidR="00CF610D" w:rsidP="00012357" w:rsidRDefault="00CC366D" w14:paraId="4D6748EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contact</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006E3877" w14:textId="77777777" w:rsidR="00407F14" w:rsidRDefault="00C06EB8" w:rsidP="00407F14">
+    <w:p w:rsidR="00407F14" w:rsidP="00407F14" w:rsidRDefault="00C06EB8" w14:paraId="006E3877" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -2593,258 +2959,261 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009963B1" w:rsidRPr="00012357">
+      <w:r w:rsidRPr="00012357" w:rsidR="009963B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Corresponding Autho</w:t>
       </w:r>
       <w:r w:rsidR="00407F14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00407F14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00407F14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00407F14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308D85DD" w14:textId="144BD942" w:rsidR="00407F14" w:rsidRPr="00407F14" w:rsidRDefault="005433D7" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00407F14" w:rsidR="00407F14" w:rsidP="00930F74" w:rsidRDefault="005433D7" w14:paraId="308D85DD" w14:textId="144BD942">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Managing Editor</w:t>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Name"/>
           <w:tag w:val="Name"/>
           <w:id w:val="-1234317065"/>
           <w:placeholder>
             <w:docPart w:val="0FBDCE8750EE4EBABDC38050E02AAED7"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0069735D">
             <w:t>Author Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="20763E3C" w14:textId="6A173662" w:rsidR="00407F14" w:rsidRDefault="00407F14" w:rsidP="00930F74">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00407F14">
+    <w:p w:rsidR="00407F14" w:rsidP="00930F74" w:rsidRDefault="00407F14" w14:paraId="20763E3C" w14:textId="4E3B5759">
+      <w:r w:rsidR="00407F14">
+        <w:rPr/>
+        <w:t>Humber</w:t>
+      </w:r>
+      <w:r w:rsidR="00407F14">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="387260CF">
+        <w:rPr/>
+        <w:t xml:space="preserve">Polytechnic </w:t>
+      </w:r>
+      <w:r w:rsidR="00407F14">
+        <w:rPr/>
+        <w:t>Press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407F14" w:rsidR="00407F14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000"/>
             <w:spacing w:val="1"/>
           </w:rPr>
           <w:alias w:val="Phone Number"/>
           <w:tag w:val="Phone Number"/>
           <w:id w:val="1279219088"/>
           <w:placeholder>
             <w:docPart w:val="1C53F884123C4C45B2B7BC86FB682B9F"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="0069735D">
             <w:rPr>
               <w:color w:val="000000"/>
               <w:spacing w:val="1"/>
             </w:rPr>
             <w:t>Phone Number</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0FBC66FF" w14:textId="483D3D52" w:rsidR="00A54516" w:rsidRPr="00A54516" w:rsidRDefault="00FF579B" w:rsidP="00930F74">
+    <w:p w:rsidRPr="00A54516" w:rsidR="00A54516" w:rsidP="00930F74" w:rsidRDefault="00FF579B" w14:paraId="0FBC66FF" w14:textId="483D3D52">
       <w:r>
         <w:t>Office of Senior Vice-President, Academic</w:t>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009963B1">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Email"/>
           <w:tag w:val="Email"/>
           <w:id w:val="-2113280008"/>
           <w:placeholder>
             <w:docPart w:val="FBAAAA7C417A2E418CA1193D49B86EDD"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0069735D">
             <w:t>email address</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5B8A2D10" w14:textId="2DC574C7" w:rsidR="00C06EB8" w:rsidRDefault="00C06EB8" w:rsidP="00930F74">
+    <w:p w:rsidR="00C06EB8" w:rsidP="00930F74" w:rsidRDefault="00C06EB8" w14:paraId="5B8A2D10" w14:textId="2DC574C7">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="-53"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012357">
         <w:t>205 Humber College Blvd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
         <w:rPr>
           <w:spacing w:val="-53"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F526AE">
         <w:rPr>
           <w:spacing w:val="-53"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F526AE">
         <w:rPr>
           <w:spacing w:val="-53"/>
         </w:rPr>
         <w:tab/>
@@ -2863,114 +3232,99 @@
       </w:r>
       <w:r w:rsidR="00F526AE">
         <w:rPr>
           <w:spacing w:val="-53"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-53"/>
           </w:rPr>
           <w:alias w:val="Address"/>
           <w:tag w:val="Address"/>
           <w:id w:val="1397158295"/>
           <w:placeholder>
             <w:docPart w:val="05B9FE62F79547A29574F7CF920E0157"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7373CBD6" w14:textId="2F77798D" w:rsidR="00C06EB8" w:rsidRDefault="00C06EB8" w:rsidP="00930F74">
+    <w:p w:rsidR="00C06EB8" w:rsidP="00930F74" w:rsidRDefault="00C06EB8" w14:paraId="7373CBD6" w14:textId="2F77798D">
       <w:r w:rsidRPr="00A94AE0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Toronto</w:t>
       </w:r>
       <w:r w:rsidRPr="00012357">
-        <w:t xml:space="preserve">, ON </w:t>
-[...18 lines deleted...]
-        <w:r w:rsidR="00C06EB8" w:rsidRPr="00273289">
+        <w:t>, ON M9W 5L7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012357" w:rsidR="00C06EB8" w:rsidP="00930F74" w:rsidRDefault="00FF579B" w14:paraId="4219316E" w14:textId="51501F31">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00273289" w:rsidR="00C06EB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:spacing w:val="1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>humberpress@humber.ca</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00C06EB8" w:rsidRPr="00012357" w:rsidSect="00FF579B">
+    <w:sectPr w:rsidRPr="00012357" w:rsidR="00C06EB8" w:rsidSect="00FF579B">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1458" w:right="1134" w:bottom="1902" w:left="1134" w:header="720" w:footer="580" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B171121" w14:textId="77777777" w:rsidR="004D3877" w:rsidRDefault="004D3877" w:rsidP="00617CB8">
+    <w:p w:rsidR="004D3877" w:rsidP="00617CB8" w:rsidRDefault="004D3877" w14:paraId="1B171121" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B6128E3" w14:textId="77777777" w:rsidR="004D3877" w:rsidRDefault="004D3877" w:rsidP="00617CB8">
+    <w:p w:rsidR="004D3877" w:rsidP="00617CB8" w:rsidRDefault="004D3877" w14:paraId="0B6128E3" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3015,160 +3369,153 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1790702383"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="726A4154" w14:textId="77777777" w:rsidR="00012357" w:rsidRDefault="00012357" w:rsidP="0087574B">
+      <w:p w:rsidR="00012357" w:rsidP="0087574B" w:rsidRDefault="00012357" w14:paraId="726A4154" w14:textId="77777777">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="715925EE" w14:textId="77777777" w:rsidR="00012357" w:rsidRDefault="00012357" w:rsidP="00617CB8">
+  <w:p w:rsidR="00012357" w:rsidP="00617CB8" w:rsidRDefault="00012357" w14:paraId="715925EE" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-1344014921"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1BBBC469" w14:textId="7B05A6A5" w:rsidR="00012357" w:rsidRPr="00053491" w:rsidRDefault="00053491" w:rsidP="00053491">
+      <w:p w:rsidRPr="00053491" w:rsidR="00012357" w:rsidP="00053491" w:rsidRDefault="00053491" w14:paraId="1BBBC469" w14:textId="7B05A6A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:w="2620" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="8442" w:y="307"/>
+          <w:framePr w:w="2620" w:wrap="none" w:hAnchor="page" w:vAnchor="text" w:x="8442" w:y="307"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00053491">
-          <w:t>humberpress.ca</w:t>
+          <w:t>humberpress.ca • jipe.ca</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00053491">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00012357" w:rsidRPr="00053491">
+        <w:r w:rsidRPr="00053491" w:rsidR="00012357">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00012357" w:rsidRPr="00053491">
+        <w:r w:rsidRPr="00053491" w:rsidR="00012357">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="00012357" w:rsidRPr="00053491">
+        <w:r w:rsidRPr="00053491" w:rsidR="00012357">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00012357" w:rsidRPr="00053491">
+        <w:r w:rsidRPr="00053491" w:rsidR="00012357">
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00012357" w:rsidRPr="00053491">
+        <w:r w:rsidRPr="00053491" w:rsidR="00012357">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0D6AA2A6" w14:textId="4D48F9BF" w:rsidR="00012357" w:rsidRPr="00053491" w:rsidRDefault="00053491" w:rsidP="00053491">
+  <w:p w:rsidRPr="00053491" w:rsidR="00012357" w:rsidP="00053491" w:rsidRDefault="00053491" w14:paraId="0D6AA2A6" w14:textId="4D48F9BF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00053491">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A97548F" wp14:editId="052DDF8F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-47588</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -3200,359 +3547,373 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1515572" cy="505838"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1616DD57" w14:textId="77777777" w:rsidR="00053491" w:rsidRPr="00053491" w:rsidRDefault="00053491">
+  <w:p w:rsidRPr="00053491" w:rsidR="00053491" w:rsidRDefault="00053491" w14:paraId="1616DD57" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6F86213C" w14:textId="77777777" w:rsidR="00053491" w:rsidRPr="00053491" w:rsidRDefault="00053491">
+  <w:p w:rsidRPr="00053491" w:rsidR="00053491" w:rsidRDefault="00053491" w14:paraId="6F86213C" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73655AF0" w14:textId="77777777" w:rsidR="004D3877" w:rsidRDefault="004D3877" w:rsidP="00617CB8">
+    <w:p w:rsidR="004D3877" w:rsidP="00617CB8" w:rsidRDefault="004D3877" w14:paraId="73655AF0" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50DADE03" w14:textId="77777777" w:rsidR="004D3877" w:rsidRDefault="004D3877" w:rsidP="00617CB8">
+    <w:p w:rsidR="004D3877" w:rsidP="00617CB8" w:rsidRDefault="004D3877" w14:paraId="50DADE03" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...72 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00053491" w:rsidP="72320ED8" w:rsidRDefault="004D3291" w14:paraId="279D8CB4" w14:textId="6B54A001">
+    <w:pPr/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="5">
+    <w:nsid w:val="30fd695e"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E2CAF66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B94C52AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10596A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4581CF2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FB3024A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BDAC64C"/>
     <w:lvl w:ilvl="0" w:tplc="4F5272B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="267" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5616E8C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="119" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D8B8A564">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="380" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5DF289FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -3618,72 +3979,72 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7820" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AB767C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1EAA1C4"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="386" w:hanging="267"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="119" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="380" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -3735,304 +4096,328 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7820" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="1539975069">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="739058609">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1557662538">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1778677881">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="974918706">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1104422255">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1934971145">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="794755086">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="726534719">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDayNLewMDY2MjczsjAwMDFU0lEKTi0uzszPAykwrgUADw4nHCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CF610D"/>
     <w:rsid w:val="00012357"/>
     <w:rsid w:val="00053491"/>
     <w:rsid w:val="000F33DD"/>
     <w:rsid w:val="0014457C"/>
+    <w:rsid w:val="001D44DB"/>
     <w:rsid w:val="002770D9"/>
     <w:rsid w:val="002B545D"/>
     <w:rsid w:val="002E3496"/>
     <w:rsid w:val="002F6D5D"/>
     <w:rsid w:val="002F7FE2"/>
     <w:rsid w:val="003077BB"/>
     <w:rsid w:val="003415F8"/>
     <w:rsid w:val="003B664C"/>
     <w:rsid w:val="00407F14"/>
     <w:rsid w:val="00422F78"/>
     <w:rsid w:val="00456367"/>
     <w:rsid w:val="00460856"/>
     <w:rsid w:val="00460E2D"/>
     <w:rsid w:val="004D3291"/>
     <w:rsid w:val="004D3877"/>
     <w:rsid w:val="0050405A"/>
     <w:rsid w:val="005433D7"/>
     <w:rsid w:val="00591355"/>
     <w:rsid w:val="00617CB8"/>
     <w:rsid w:val="006540B0"/>
     <w:rsid w:val="0069735D"/>
     <w:rsid w:val="007210E2"/>
     <w:rsid w:val="0074105D"/>
     <w:rsid w:val="00750C2D"/>
     <w:rsid w:val="007C04B9"/>
     <w:rsid w:val="007E6294"/>
     <w:rsid w:val="00810510"/>
+    <w:rsid w:val="00870E70"/>
     <w:rsid w:val="008E15B4"/>
     <w:rsid w:val="00930F74"/>
     <w:rsid w:val="0094763F"/>
     <w:rsid w:val="00953813"/>
     <w:rsid w:val="00970AD8"/>
     <w:rsid w:val="00983514"/>
     <w:rsid w:val="00994263"/>
     <w:rsid w:val="009963B1"/>
     <w:rsid w:val="009B4C9A"/>
     <w:rsid w:val="00A00E12"/>
     <w:rsid w:val="00A52936"/>
     <w:rsid w:val="00A54516"/>
     <w:rsid w:val="00A772CF"/>
     <w:rsid w:val="00A94AE0"/>
     <w:rsid w:val="00AD2124"/>
     <w:rsid w:val="00BE2829"/>
     <w:rsid w:val="00C06EB8"/>
     <w:rsid w:val="00C1144B"/>
     <w:rsid w:val="00C71569"/>
     <w:rsid w:val="00CC366D"/>
     <w:rsid w:val="00CF610D"/>
     <w:rsid w:val="00DA76E0"/>
     <w:rsid w:val="00DB7D9A"/>
     <w:rsid w:val="00E01A95"/>
     <w:rsid w:val="00E1791D"/>
     <w:rsid w:val="00E4628C"/>
-    <w:rsid w:val="00EB0DE8"/>
     <w:rsid w:val="00EF05B6"/>
     <w:rsid w:val="00EF3ABE"/>
     <w:rsid w:val="00F114E3"/>
     <w:rsid w:val="00F453EA"/>
     <w:rsid w:val="00F526AE"/>
     <w:rsid w:val="00FF34FA"/>
     <w:rsid w:val="00FF579B"/>
+    <w:rsid w:val="04CC70E4"/>
+    <w:rsid w:val="0723B12A"/>
+    <w:rsid w:val="0840A311"/>
+    <w:rsid w:val="0D8AFF19"/>
+    <w:rsid w:val="1131222E"/>
+    <w:rsid w:val="1DAEE6F6"/>
+    <w:rsid w:val="1F5E31A3"/>
+    <w:rsid w:val="2AD24757"/>
+    <w:rsid w:val="30551565"/>
+    <w:rsid w:val="33B91193"/>
+    <w:rsid w:val="3518E416"/>
+    <w:rsid w:val="37336DED"/>
+    <w:rsid w:val="387260CF"/>
+    <w:rsid w:val="3901D884"/>
+    <w:rsid w:val="3EBA188A"/>
+    <w:rsid w:val="4AD2F92B"/>
+    <w:rsid w:val="4BC5B0A4"/>
+    <w:rsid w:val="59646CB9"/>
+    <w:rsid w:val="72320ED8"/>
+    <w:rsid w:val="7B7778EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6AD8212D"/>
   <w15:docId w15:val="{D3CCA8B5-F913-774B-9E0E-9A06BD38BBDE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4188,52 +4573,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4300,173 +4685,173 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006540B0"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00930F74"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="387"/>
       </w:tabs>
       <w:ind w:right="49"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="89"/>
       <w:ind w:left="3732" w:right="1854" w:hanging="1841"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="119"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00617CB8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00617CB8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00617CB8"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD2124"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
@@ -4480,447 +4865,442 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD2124"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00053491"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00053491"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006540B0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006540B0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+  <w:style w:type="numbering" w:styleId="CurrentList1" w:customStyle="1">
     <w:name w:val="Current List1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00930F74"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CorrespondingAuthor">
+  <w:style w:type="paragraph" w:styleId="CorrespondingAuthor" w:customStyle="1">
     <w:name w:val="Corresponding Author"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00930F74"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5103"/>
       </w:tabs>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1228420831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humberpress@humber.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/.)" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humberpress@humber.ca" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmje.org/recommendations/browse/roles-and-responsibilities/defining-the-role-of-authors-and-contributors.html" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External" Id="R41883fb7bc214853" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="134BAB9D2A7844D5914873071CD0DF26"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E78ED0AC-2DD0-4763-BA5A-2B235B0D46F6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00870E70" w:rsidRDefault="001D44DB" w:rsidP="001D44DB">
+        <w:p w:rsidR="00870E70" w:rsidP="001D44DB" w:rsidRDefault="001D44DB">
           <w:pPr>
             <w:pStyle w:val="134BAB9D2A7844D5914873071CD0DF261"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Author Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6C1B58A83B654C5D893BDEEEE9100491"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DD838ECA-B384-48EF-A864-D4C24C005543}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00870E70" w:rsidRDefault="001D44DB" w:rsidP="001D44DB">
+        <w:p w:rsidR="00870E70" w:rsidP="001D44DB" w:rsidRDefault="001D44DB">
           <w:pPr>
             <w:pStyle w:val="6C1B58A83B654C5D893BDEEEE91004911"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Author Name</w:t>
           </w:r>
           <w:r w:rsidRPr="00273289">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
-        <w:bookmarkStart w:id="0" w:name="Text2"/>
-[...8 lines deleted...]
-        <w:bookmarkStart w:id="9" w:name="Text6"/>
+        <w:bookmarkStart w:name="Text2" w:id="0"/>
+        <w:bookmarkStart w:name="Text3" w:id="1"/>
+        <w:bookmarkStart w:name="Text4" w:id="2"/>
+        <w:bookmarkStart w:name="Text5" w:id="3"/>
+        <w:bookmarkStart w:name="Text6" w:id="4"/>
+        <w:bookmarkStart w:name="Text2" w:id="5"/>
+        <w:bookmarkStart w:name="Text3" w:id="6"/>
+        <w:bookmarkStart w:name="Text4" w:id="7"/>
+        <w:bookmarkStart w:name="Text5" w:id="8"/>
+        <w:bookmarkStart w:name="Text6" w:id="9"/>
         <w:bookmarkEnd w:id="0"/>
         <w:bookmarkEnd w:id="1"/>
         <w:bookmarkEnd w:id="2"/>
         <w:bookmarkEnd w:id="3"/>
         <w:bookmarkEnd w:id="4"/>
         <w:bookmarkEnd w:id="5"/>
         <w:bookmarkEnd w:id="6"/>
         <w:bookmarkEnd w:id="7"/>
         <w:bookmarkEnd w:id="8"/>
         <w:bookmarkEnd w:id="9"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FBAAAA7C417A2E418CA1193D49B86EDD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7FEC59AD-4FAE-4445-8F21-32938F9A4DF8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B30CF0" w:rsidRDefault="00870E70" w:rsidP="00870E70">
+        <w:p w:rsidR="00B30CF0" w:rsidP="00870E70" w:rsidRDefault="00870E70">
           <w:pPr>
             <w:pStyle w:val="FBAAAA7C417A2E418CA1193D49B86EDD"/>
           </w:pPr>
           <w:r w:rsidRPr="00273289">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="946E8BBDFF3A4ACDB325668CA95BD569"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{64147133-6E53-4CBD-AD0A-04D59319DA9C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FC0139" w:rsidRDefault="001D44DB" w:rsidP="001D44DB">
+        <w:p w:rsidR="00FC0139" w:rsidP="001D44DB" w:rsidRDefault="001D44DB">
           <w:pPr>
             <w:pStyle w:val="946E8BBDFF3A4ACDB325668CA95BD5691"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Author Signed Date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B957DF833BE049B9AB031A5E919A3993"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09F30C57-7DF2-49C3-9CF0-608CE1C84D9D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FC0139" w:rsidRDefault="001D44DB" w:rsidP="001D44DB">
+        <w:p w:rsidR="00FC0139" w:rsidP="001D44DB" w:rsidRDefault="001D44DB">
           <w:pPr>
             <w:pStyle w:val="B957DF833BE049B9AB031A5E919A39931"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Date</w:t>
           </w:r>
           <w:r w:rsidRPr="00273289">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0FBDCE8750EE4EBABDC38050E02AAED7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{53C25650-293D-474C-B6A3-7001BB502838}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00692C27" w:rsidRDefault="001D44DB" w:rsidP="001D44DB">
+        <w:p w:rsidR="00692C27" w:rsidP="001D44DB" w:rsidRDefault="001D44DB">
           <w:pPr>
             <w:pStyle w:val="0FBDCE8750EE4EBABDC38050E02AAED71"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:color w:val="000000"/>
               <w:spacing w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
         </w:p>
-        <w:bookmarkStart w:id="10" w:name="Text2"/>
-[...3 lines deleted...]
-        <w:bookmarkStart w:id="14" w:name="Text6"/>
+        <w:bookmarkStart w:name="Text2" w:id="10"/>
+        <w:bookmarkStart w:name="Text3" w:id="11"/>
+        <w:bookmarkStart w:name="Text4" w:id="12"/>
+        <w:bookmarkStart w:name="Text5" w:id="13"/>
+        <w:bookmarkStart w:name="Text6" w:id="14"/>
         <w:bookmarkEnd w:id="10"/>
         <w:bookmarkEnd w:id="11"/>
         <w:bookmarkEnd w:id="12"/>
         <w:bookmarkEnd w:id="13"/>
         <w:bookmarkEnd w:id="14"/>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1C53F884123C4C45B2B7BC86FB682B9F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E1321543-9F78-4BAD-A49C-C399459D221F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00692C27" w:rsidRDefault="00FC0139" w:rsidP="00FC0139">
+        <w:p w:rsidR="00692C27" w:rsidP="00FC0139" w:rsidRDefault="00FC0139">
           <w:pPr>
             <w:pStyle w:val="1C53F884123C4C45B2B7BC86FB682B9F"/>
           </w:pPr>
           <w:r w:rsidRPr="00273289">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="05B9FE62F79547A29574F7CF920E0157"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DDA8BE7F-1436-4CBE-94A3-205449C43EE8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00692C27" w:rsidRDefault="001D44DB" w:rsidP="001D44DB">
+        <w:p w:rsidR="00692C27" w:rsidP="001D44DB" w:rsidRDefault="001D44DB">
           <w:pPr>
             <w:pStyle w:val="05B9FE62F79547A29574F7CF920E01571"/>
           </w:pPr>
           <w:r w:rsidRPr="00F526AE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+              <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Address</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DC8C66E684464D8FB1855B506EF27955"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F75CBEF-46BF-48A0-A242-F742F93F66CF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007564B7" w:rsidRDefault="001D44DB" w:rsidP="001D44DB">
+        <w:p w:rsidR="007564B7" w:rsidP="001D44DB" w:rsidRDefault="001D44DB">
           <w:pPr>
             <w:pStyle w:val="DC8C66E684464D8FB1855B506EF27955"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Title of Work</w:t>
           </w:r>
           <w:r w:rsidRPr="005F5E78">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5914,73 +6294,75 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="70e24135-744d-4cad-ad17-dcd529613e06" xsi:nil="true"/>
     <TaxCatchAll xmlns="db488595-8870-4b33-ace8-a7d6bc5b8edc" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="70e24135-744d-4cad-ad17-dcd529613e06">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001EC77A060C0B1B44BB8174761F15DC19" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4ebd3b6554b36705a7d602383a9dc08c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="70e24135-744d-4cad-ad17-dcd529613e06" xmlns:ns3="db488595-8870-4b33-ace8-a7d6bc5b8edc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95cc261e2054ddc69e0bab9474f7f1b4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001EC77A060C0B1B44BB8174761F15DC19" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5d78d7f0a91edbc6f83c89d3da7f64e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="70e24135-744d-4cad-ad17-dcd529613e06" xmlns:ns3="db488595-8870-4b33-ace8-a7d6bc5b8edc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="686fbe2afbac6b2ba17b1f17b3d72e4f" ns2:_="" ns3:_="">
     <xsd:import namespace="70e24135-744d-4cad-ad17-dcd529613e06"/>
     <xsd:import namespace="db488595-8870-4b33-ace8-a7d6bc5b8edc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="70e24135-744d-4cad-ad17-dcd529613e06" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5999,50 +6381,60 @@
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5f12cebd-6e91-4712-9e29-3224073d0a73" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="db488595-8870-4b33-ace8-a7d6bc5b8edc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -6164,106 +6556,72 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18235115-E9B3-408D-9054-D987AA042F48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="70e24135-744d-4cad-ad17-dcd529613e06"/>
     <ds:schemaRef ds:uri="db488595-8870-4b33-ace8-a7d6bc5b8edc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F33FB03-8A00-4E42-90DE-BEA4F0B3F6F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05A945B9-0E6B-49A7-8D1A-354A45A33CCA}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D0A84D-6022-463E-A011-41C6A5D95AE0}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>JIPE Contributor Agreement</dc:title>
   <dc:creator>Sarah Nieman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-11-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 19 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-11-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x0101001EC77A060C0B1B44BB8174761F15DC19</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>