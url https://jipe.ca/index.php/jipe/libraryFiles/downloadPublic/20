--- v0 (2026-03-26)
+++ v1 (2026-05-28)
@@ -1,439 +1,460 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="442DEBFD" w14:textId="77777777" w:rsidR="00ED0754" w:rsidRPr="009067CC" w:rsidRDefault="00ED0754" w:rsidP="009067CC">
+    <w:p w14:paraId="13717DF7" w14:textId="77777777" w:rsidR="00ED0754" w:rsidRDefault="00ED0754" w:rsidP="009067CC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="009067CC">
         <w:t>Title Page</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C33350" w14:textId="77777777" w:rsidR="00ED0754" w:rsidRPr="00ED0754" w:rsidRDefault="00ED0754" w:rsidP="00ED0754">
+    <w:p w14:paraId="670A782F" w14:textId="5862A8C9" w:rsidR="00624812" w:rsidRPr="005311FB" w:rsidRDefault="00624812" w:rsidP="005311FB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005311FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005311FB">
+        <w:t xml:space="preserve"> Please save your title page format as follows: </w:t>
+      </w:r>
+      <w:r w:rsidR="005311FB" w:rsidRPr="005311FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LastName_Manuscrip</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14EEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="005311FB" w:rsidRPr="005311FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Title_TitlePage.doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FA27EE" w14:textId="77777777" w:rsidR="00ED0754" w:rsidRPr="00ED0754" w:rsidRDefault="00ED0754" w:rsidP="00ED0754">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>About</w:t>
       </w:r>
       <w:r w:rsidR="00F83819">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B944BD8" w14:textId="77777777" w:rsidR="0090337B" w:rsidRPr="00ED0754" w:rsidRDefault="00186A26" w:rsidP="00AF14AE">
+    <w:p w14:paraId="2EDA759B" w14:textId="79F4398D" w:rsidR="0090337B" w:rsidRPr="00ED0754" w:rsidRDefault="00186A26" w:rsidP="00AF14AE">
       <w:r w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">Manuscript </w:t>
       </w:r>
       <w:r w:rsidR="0071567F">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0754">
         <w:t>ype:</w:t>
       </w:r>
       <w:r w:rsidR="00B909BE" w:rsidRPr="00ED0754">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B439B4" w:rsidRPr="00ED0754">
+      <w:r w:rsidR="00661E6F">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="ManuscriptType"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:ddList>
               <w:listEntry w:val="Select Manuscript Type"/>
               <w:listEntry w:val="Original Research Paper"/>
               <w:listEntry w:val="Review Article"/>
               <w:listEntry w:val="Innovation Spotlight"/>
               <w:listEntry w:val="Brief Report"/>
-              <w:listEntry w:val="Essay"/>
               <w:listEntry w:val="Book Review"/>
               <w:listEntry w:val="Invited Commentary"/>
               <w:listEntry w:val="Presentation Summary"/>
             </w:ddList>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="ManuscriptType"/>
-      <w:r w:rsidR="00B439B4" w:rsidRPr="00ED0754">
+      <w:r w:rsidR="00661E6F">
         <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
       </w:r>
-      <w:r w:rsidR="00FF373F">
+      <w:r w:rsidR="00661E6F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B439B4" w:rsidRPr="00ED0754">
+      <w:r w:rsidR="00661E6F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="0090337B" w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132E77C3" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="00ED0754" w:rsidRDefault="00ED0754" w:rsidP="00ED0754">
+    <w:p w14:paraId="0DDE923B" w14:textId="16F98419" w:rsidR="00186A26" w:rsidRPr="00ED0754" w:rsidRDefault="00ED0754" w:rsidP="00ED0754">
       <w:r>
         <w:t xml:space="preserve">Manuscript </w:t>
       </w:r>
       <w:r w:rsidR="00186A26" w:rsidRPr="00ED0754">
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidR="00B909BE" w:rsidRPr="00ED0754">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E0233C">
+      <w:r w:rsidR="00661E6F">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Title"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="Manuscript title here    "/>
+              <w:default w:val="Manuscript Title Here    "/>
+              <w:format w:val="TITLE CASE"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Title"/>
-      <w:r w:rsidR="00E0233C">
+      <w:r w:rsidR="00661E6F">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E0233C">
+      <w:r w:rsidR="00661E6F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00995A20">
+      <w:r w:rsidR="001A4599">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">Manuscript title here    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E0233C">
+        <w:t xml:space="preserve">Manuscript Title Here    </w:t>
+      </w:r>
+      <w:r w:rsidR="00661E6F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="78B52298" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="00ED0754" w:rsidRDefault="00186A26" w:rsidP="00ED0754">
+    <w:p w14:paraId="2E9C8986" w14:textId="7A1672B2" w:rsidR="00186A26" w:rsidRPr="00ED0754" w:rsidRDefault="00186A26" w:rsidP="00ED0754">
       <w:r w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">Word </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">ount: </w:t>
       </w:r>
       <w:r w:rsidR="00B909BE" w:rsidRPr="00ED0754">
         <w:tab/>
       </w:r>
+      <w:commentRangeStart w:id="2"/>
       <w:r w:rsidR="004A2A21">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="WordCount"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="number"/>
               <w:default w:val="Word count here            "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="WordCount"/>
+      <w:bookmarkStart w:id="3" w:name="WordCount"/>
       <w:r w:rsidR="004A2A21">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="004A2A21">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C408C5">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="004A2A21">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00E7779A">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00661E6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57FD083E" w14:textId="77777777" w:rsidR="002E7F9F" w:rsidRDefault="002E7F9F" w:rsidP="00C75126">
-[...28 lines deleted...]
-    <w:p w14:paraId="21322970" w14:textId="77777777" w:rsidR="00A805F5" w:rsidRDefault="00E536D8" w:rsidP="00A805F5">
+    <w:p w14:paraId="35BD9D6F" w14:textId="77777777" w:rsidR="00A805F5" w:rsidRDefault="00E536D8" w:rsidP="00A805F5">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00A805F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ssue</w:t>
       </w:r>
       <w:r w:rsidR="00F10D59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> submission</w:t>
       </w:r>
       <w:r w:rsidR="00A805F5">
         <w:tab/>
       </w:r>
+      <w:commentRangeStart w:id="4"/>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="General Issue or Title of Special Issue here"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>General Issue or Title of Special Issue here</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00E7779A">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C6C6B48" w14:textId="77777777" w:rsidR="00A805F5" w:rsidRPr="00E536D8" w:rsidRDefault="002D5B9A" w:rsidP="00C75126">
-[...25 lines deleted...]
-    <w:p w14:paraId="065C6879" w14:textId="77777777" w:rsidR="00BA66C9" w:rsidRPr="00F4597D" w:rsidRDefault="00186A26" w:rsidP="00F4597D">
+    <w:p w14:paraId="2833BFD6" w14:textId="77777777" w:rsidR="00BA66C9" w:rsidRPr="00F4597D" w:rsidRDefault="00186A26" w:rsidP="00F4597D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA66C9">
         <w:t>Author(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2220B018" w14:textId="77777777" w:rsidR="00A27C84" w:rsidRPr="00A27C84" w:rsidRDefault="00A27C84" w:rsidP="00B252DF">
+    <w:p w14:paraId="645332EE" w14:textId="77777777" w:rsidR="00A27C84" w:rsidRPr="00A27C84" w:rsidRDefault="00A27C84" w:rsidP="00B252DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="1" w:color="FFFFFF"/>
         </w:pBdr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27C84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A27C84">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Include your full first and last name</w:t>
       </w:r>
       <w:r w:rsidR="00763E9F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> as you would like to appear in the byline</w:t>
       </w:r>
       <w:r w:rsidRPr="00A27C84">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>, highest credential (e.g., PhD), and list corresponding authors in desired order (if applicable).</w:t>
+        <w:t xml:space="preserve">, highest credential (e.g., PhD), and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661E6F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>list corresponding authors in desired order</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27C84">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable).</w:t>
       </w:r>
       <w:r w:rsidR="00767737">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00767737" w:rsidRPr="00767737">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Example: Amina Yusuf, PhD, Carlos Rivera, BSc, Mei-Ling Chen, Dip.Eng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B103CCB" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="00F83CCC" w:rsidRDefault="00767737" w:rsidP="009067CC">
+    <w:p w14:paraId="66D5CB85" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="00F83CCC" w:rsidRDefault="00767737" w:rsidP="009067CC">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Type author name(s) and highest credential here"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text1"/>
+      <w:bookmarkStart w:id="5" w:name="Text1"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Type author name(s) and highest credential here</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00186A26" w:rsidRPr="00F83CCC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F91ACE" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="00ED0754" w:rsidRDefault="00186A26" w:rsidP="00ED0754">
+    <w:p w14:paraId="32ED9F35" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="00ED0754" w:rsidRDefault="00186A26" w:rsidP="00ED0754">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">Author(s) </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="002E7F9F" w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">rief </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="002E7F9F" w:rsidRPr="00ED0754">
         <w:t>io</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27860942" w14:textId="77777777" w:rsidR="00862765" w:rsidRDefault="004A2A21" w:rsidP="00862765">
+    <w:p w14:paraId="610191B0" w14:textId="77777777" w:rsidR="00862765" w:rsidRDefault="004A2A21" w:rsidP="00862765">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00A27C84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FD5BDF">
         <w:t>Please keep your biography brief and professional</w:t>
       </w:r>
       <w:r w:rsidR="00B6140A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B6140A" w:rsidRPr="00767737">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="cyan"/>
           <w:u w:val="single"/>
@@ -465,900 +486,1118 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please note:</w:t>
       </w:r>
       <w:r w:rsidR="006C62FE" w:rsidRPr="006C62FE">
         <w:t xml:space="preserve"> affiliation refers to the place (institution) at which the author conducted the research that they have reported/written about.</w:t>
       </w:r>
       <w:r w:rsidR="007C7F9E" w:rsidRPr="007C7F9E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007C7F9E">
         <w:t>If an author</w:t>
       </w:r>
       <w:r w:rsidR="007C7F9E" w:rsidRPr="007C7F9E">
         <w:t xml:space="preserve"> is not with an institution, they can enter “Independent researcher</w:t>
       </w:r>
       <w:r w:rsidR="007C7F9E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007C7F9E" w:rsidRPr="007C7F9E">
         <w:t>” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1DFA33" w14:textId="77777777" w:rsidR="00284110" w:rsidRDefault="00767737" w:rsidP="009067CC">
+    <w:p w14:paraId="143EFA30" w14:textId="77777777" w:rsidR="00284110" w:rsidRDefault="00767737" w:rsidP="009067CC">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Type here: Author Name, highest academic credential, institutional affiliation(s) where research/paper was written or conducted, position, department, institute, city, state, country, email address. Provide short biographical notes."/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Type here: Author Name, highest academic credential, institutional affiliation(s) where research/paper was written or conducted, position, department, institute, city, state, country, email address. Provide short biographical notes.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005B6EC0" w:rsidRPr="00ED0754">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05144C79" w14:textId="77777777" w:rsidR="005C3321" w:rsidRPr="00ED0754" w:rsidRDefault="005C3321" w:rsidP="005C3321">
+    <w:p w14:paraId="789D4A8A" w14:textId="77777777" w:rsidR="00661E6F" w:rsidRDefault="00661E6F" w:rsidP="00661E6F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:r w:rsidRPr="00FD7EE6">
+        <w:t>Contributing Authors: Contact Information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Email and ORCID IDs)</w:t>
+      </w:r>
+    </w:p>
+    <w:commentRangeStart w:id="6"/>
+    <w:p w14:paraId="06337D15" w14:textId="73BC1F58" w:rsidR="00661E6F" w:rsidRPr="00661E6F" w:rsidRDefault="00661E6F" w:rsidP="00661E6F">
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Please add co-authors' names, emails and ORCID ID (if available) here."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Please add co-authors' names, emails and ORCID ID (if available) here.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidR="00E7779A" w:rsidRPr="00661E6F">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F10B078" w14:textId="65B259FF" w:rsidR="005C3321" w:rsidRPr="00ED0754" w:rsidRDefault="005C3321" w:rsidP="005C3321">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="008449D9">
         <w:t>Recent Graduates/</w:t>
       </w:r>
       <w:r>
         <w:t>Students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C67E8B" w14:textId="77777777" w:rsidR="0050779F" w:rsidRPr="00C75126" w:rsidRDefault="0050779F" w:rsidP="0050779F">
+    <w:p w14:paraId="4E4ECBCD" w14:textId="77777777" w:rsidR="0050779F" w:rsidRPr="00C75126" w:rsidRDefault="0050779F" w:rsidP="0050779F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
       <w:r w:rsidRPr="004D7CD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> have their submission reviewed by a faculty member. Please provide </w:t>
       </w:r>
       <w:r w:rsidR="00DF2157">
         <w:t>your faculty member’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF2157">
         <w:t>contact info</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> here.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3372"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F7588B" w:rsidRPr="00917FC5" w14:paraId="58068998" w14:textId="77777777" w:rsidTr="00B328C2">
+      <w:tr w:rsidR="00F7588B" w:rsidRPr="00917FC5" w14:paraId="1FAC77D1" w14:textId="77777777" w:rsidTr="00B328C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F18A5D" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRPr="00917FC5" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
+          <w:p w14:paraId="3FED5A01" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRPr="00917FC5" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
             <w:pPr>
               <w:pStyle w:val="Contact"/>
             </w:pPr>
             <w:r>
               <w:t>Faculty Member Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00917FC5">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4855F2F8" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRPr="00917FC5" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
+          <w:p w14:paraId="0FA2ACBC" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRPr="00917FC5" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
             <w:pPr>
               <w:pStyle w:val="Contact"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="FacultyMember"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Faculty member name here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="FacultyMember"/>
+            <w:bookmarkStart w:id="7" w:name="FacultyMember"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Faculty member name here</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2456DE20" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
+          <w:p w14:paraId="6EC97000" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
             <w:pPr>
               <w:pStyle w:val="Contact"/>
             </w:pPr>
             <w:r>
               <w:t>Affiliated Institution</w:t>
             </w:r>
             <w:r w:rsidRPr="00917FC5">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="339436C9" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
+          <w:p w14:paraId="40DAA9AF" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
             <w:pPr>
               <w:pStyle w:val="Contact"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="AffiliatedInstitutio"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Affiliated Institution"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="AffiliatedInstitutio"/>
+            <w:bookmarkStart w:id="8" w:name="AffiliatedInstitutio"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Affiliated Institution</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7588B" w:rsidRPr="00917FC5" w14:paraId="0915CC1C" w14:textId="77777777" w:rsidTr="00B328C2">
+      <w:tr w:rsidR="00F7588B" w:rsidRPr="00917FC5" w14:paraId="574F3D86" w14:textId="77777777" w:rsidTr="00B328C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD97E7D" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRPr="00917FC5" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
+          <w:p w14:paraId="367D4D37" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRPr="00917FC5" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
             <w:pPr>
               <w:pStyle w:val="Contact"/>
             </w:pPr>
             <w:r>
               <w:t>Faculty/Dept</w:t>
             </w:r>
             <w:r w:rsidRPr="00917FC5">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD634F5" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRPr="00917FC5" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
+          <w:p w14:paraId="00080AFB" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRPr="00917FC5" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
             <w:pPr>
               <w:pStyle w:val="Contact"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="FacultyDept"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Faculty/Department"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="FacultyDept"/>
+            <w:bookmarkStart w:id="9" w:name="FacultyDept"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Faculty/Department</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BA9A03" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
+          <w:p w14:paraId="4F99E40C" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
             <w:pPr>
               <w:pStyle w:val="Contact"/>
             </w:pPr>
             <w:r>
               <w:t>Faculty Email</w:t>
             </w:r>
             <w:r w:rsidRPr="00917FC5">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B31411" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
+          <w:p w14:paraId="5DCE8849" w14:textId="77777777" w:rsidR="00F7588B" w:rsidRDefault="00F7588B" w:rsidP="00F7588B">
             <w:pPr>
               <w:pStyle w:val="Contact"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="FacultyEmail"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Faculty Email"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="FacultyEmail"/>
+            <w:bookmarkStart w:id="10" w:name="FacultyEmail"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Faculty Email</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2444126F" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="00ED0754" w:rsidRDefault="00186A26" w:rsidP="00ED0754">
+    <w:p w14:paraId="15F811D4" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="00ED0754" w:rsidRDefault="00186A26" w:rsidP="00ED0754">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">Corresponding </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">uthor </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0754">
         <w:t>etails</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6283F201" w14:textId="77777777" w:rsidR="00F45A0D" w:rsidRPr="00C75126" w:rsidRDefault="00F45A0D" w:rsidP="00C75126">
+    <w:p w14:paraId="68D0A4D1" w14:textId="77777777" w:rsidR="00F45A0D" w:rsidRPr="00C75126" w:rsidRDefault="00F45A0D" w:rsidP="00C75126">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C75126">
         <w:t>The corresponding author is the guarantor of submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE80DB7" w14:textId="77777777" w:rsidR="00BA66C9" w:rsidRDefault="00186A26" w:rsidP="00BA66C9">
+    <w:p w14:paraId="274FC59C" w14:textId="77777777" w:rsidR="00BA66C9" w:rsidRDefault="00186A26" w:rsidP="00BA66C9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">Corresponding </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0754">
         <w:t xml:space="preserve">uthor </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED0754">
         <w:t>ame</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33632143" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="009067CC" w:rsidRDefault="00DA3494" w:rsidP="009067CC">
+    <w:p w14:paraId="3A5CC9CA" w14:textId="77777777" w:rsidR="00186A26" w:rsidRPr="009067CC" w:rsidRDefault="00DA3494" w:rsidP="009067CC">
       <w:pPr>
         <w:pStyle w:val="normal6pt-above-space"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CorrespondingAuthor"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Corresponding author name.              "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="CorrespondingAuthor"/>
+      <w:bookmarkStart w:id="11" w:name="CorrespondingAuthor"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponding author name.              </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="7CFFE3DF" w14:textId="77777777" w:rsidR="00BA66C9" w:rsidRDefault="00BA66C9" w:rsidP="00BA66C9">
+    <w:p w14:paraId="14B6153D" w14:textId="77777777" w:rsidR="00BA66C9" w:rsidRDefault="00BA66C9" w:rsidP="00BA66C9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006C7E8B">
         <w:t xml:space="preserve">Corresponding </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA66C9">
         <w:t>uthor</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7E8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC18CA">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7E8B">
         <w:t>ddress</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD5EEB9" w14:textId="77777777" w:rsidR="004A2A21" w:rsidRPr="00917FC5" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
+    <w:p w14:paraId="28598A3F" w14:textId="77777777" w:rsidR="004A2A21" w:rsidRPr="00917FC5" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
       <w:pPr>
         <w:pStyle w:val="Contact"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1985"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00917FC5">
         <w:t>City:</w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="City"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="City                        "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="City"/>
+      <w:bookmarkStart w:id="12" w:name="City"/>
       <w:r w:rsidRPr="00917FC5">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:t xml:space="preserve">City                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="4D343434" w14:textId="77777777" w:rsidR="004A2A21" w:rsidRPr="00917FC5" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
+    <w:p w14:paraId="0E195880" w14:textId="77777777" w:rsidR="004A2A21" w:rsidRPr="00917FC5" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
       <w:pPr>
         <w:pStyle w:val="Contact"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1985"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00917FC5">
         <w:t>State/Province:</w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="stateprovince"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="State/Province    "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="stateprovince"/>
+      <w:bookmarkStart w:id="13" w:name="stateprovince"/>
       <w:r w:rsidRPr="00917FC5">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:t xml:space="preserve">State/Province    </w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="66C3989D" w14:textId="77777777" w:rsidR="004A2A21" w:rsidRPr="00917FC5" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
+    <w:p w14:paraId="7D64D028" w14:textId="77777777" w:rsidR="004A2A21" w:rsidRPr="00917FC5" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
       <w:pPr>
         <w:pStyle w:val="Contact"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1985"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00917FC5">
         <w:t>Country:</w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Country"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Country                 "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Country"/>
+      <w:bookmarkStart w:id="14" w:name="Country"/>
       <w:r w:rsidRPr="00917FC5">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:t xml:space="preserve">Country                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="78C2A42F" w14:textId="77777777" w:rsidR="004A2A21" w:rsidRPr="00917FC5" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
+    <w:p w14:paraId="1F928E70" w14:textId="77777777" w:rsidR="004A2A21" w:rsidRPr="00917FC5" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
       <w:pPr>
         <w:pStyle w:val="Contact"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1985"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:t xml:space="preserve">hone number: </w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="PhoneNumber"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Phone Number    "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="PhoneNumber"/>
+      <w:bookmarkStart w:id="15" w:name="PhoneNumber"/>
       <w:r w:rsidRPr="00917FC5">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:t xml:space="preserve">Phone Number    </w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="5E21A784" w14:textId="77777777" w:rsidR="00BA66C9" w:rsidRPr="004A2A21" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
+    <w:p w14:paraId="546F148F" w14:textId="77777777" w:rsidR="00BA66C9" w:rsidRPr="004A2A21" w:rsidRDefault="004A2A21" w:rsidP="004A2A21">
       <w:pPr>
         <w:pStyle w:val="Contact"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1985"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00917FC5">
         <w:t xml:space="preserve">Email address: </w:t>
       </w:r>
       <w:r w:rsidRPr="00917FC5">
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Email"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Email Address      "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Email"/>
+      <w:bookmarkStart w:id="16" w:name="Email"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Email Address      </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:sectPr w:rsidR="00BA66C9" w:rsidRPr="004A2A21" w:rsidSect="009C5416">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="278" w:right="1440" w:bottom="0" w:left="1440" w:header="564" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="2" w:author="Author" w:initials="A">
+    <w:p w14:paraId="3AB3D586" w14:textId="77777777" w:rsidR="00E7779A" w:rsidRDefault="00E7779A" w:rsidP="00E7779A">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3F3F3F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word count </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3F3F3F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3F3F3F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including title, figures, multimedia appendices, tables, or references.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Author" w:initials="A">
+    <w:p w14:paraId="46710276" w14:textId="77777777" w:rsidR="00E7779A" w:rsidRDefault="00E7779A" w:rsidP="00E7779A">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3F3F3F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Please indicate if your paper is for a rolling submission (general issue) or a special issue (please provide the special issue title).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Author" w:initials="A">
+    <w:p w14:paraId="3709674C" w14:textId="77777777" w:rsidR="007325EA" w:rsidRDefault="00E7779A" w:rsidP="007325EA">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="007325EA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3F3F3F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Co-authors must be added as contributing authors in our backend to appear on the public page. Please provide each co-author’s email address and ORCID ID (if available).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECCB256" w14:textId="77777777" w:rsidR="007325EA" w:rsidRDefault="007325EA" w:rsidP="007325EA"/>
+    <w:p w14:paraId="57B2D16F" w14:textId="77777777" w:rsidR="007325EA" w:rsidRDefault="007325EA" w:rsidP="007325EA">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>We highly recommend creating an ORCiD account. Read about the benefits of having an ORCiD (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00943962">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>https://guides.library.stanford.edu/orcid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="3AB3D586" w15:done="0"/>
+  <w15:commentEx w15:paraId="46710276" w15:done="0"/>
+  <w15:commentEx w15:paraId="57B2D16F" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="3AB3D586" w16cid:durableId="4062A257"/>
+  <w16cid:commentId w16cid:paraId="46710276" w16cid:durableId="78FCF112"/>
+  <w16cid:commentId w16cid:paraId="57B2D16F" w16cid:durableId="2BFFB2F2"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AF68A38" w14:textId="77777777" w:rsidR="003137A2" w:rsidRDefault="003137A2" w:rsidP="00112F7E">
+    <w:p w14:paraId="534BADF9" w14:textId="77777777" w:rsidR="00880540" w:rsidRDefault="00880540" w:rsidP="00112F7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D4E89EF" w14:textId="77777777" w:rsidR="003137A2" w:rsidRDefault="003137A2" w:rsidP="00112F7E">
+    <w:p w14:paraId="45192A1C" w14:textId="77777777" w:rsidR="00880540" w:rsidRDefault="00880540" w:rsidP="00112F7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F4DDFE9" w14:textId="77777777" w:rsidR="003137A2" w:rsidRDefault="003137A2">
+    <w:p w14:paraId="22FB7891" w14:textId="77777777" w:rsidR="00880540" w:rsidRDefault="00880540">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ITC Franklin Gothic Std">
+    <w:panose1 w:val="020B0506030503020204"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="340EF958" w14:textId="77777777" w:rsidR="009C5416" w:rsidRPr="009C5416" w:rsidRDefault="00B76DB5" w:rsidP="00B76DB5">
+  <w:p w14:paraId="69EAD44E" w14:textId="77777777" w:rsidR="009C5416" w:rsidRPr="009C5416" w:rsidRDefault="00B76DB5" w:rsidP="00B76DB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1985"/>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009C5416" w:rsidRPr="009C5416">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t>jipe.ca</w:t>
     </w:r>
     <w:r w:rsidR="00CB1296">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> • humberpress@humber.ca</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F006314" w14:textId="77777777" w:rsidR="003137A2" w:rsidRDefault="003137A2" w:rsidP="00112F7E">
+    <w:p w14:paraId="1621D15B" w14:textId="77777777" w:rsidR="00880540" w:rsidRDefault="00880540" w:rsidP="00112F7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32546832" w14:textId="77777777" w:rsidR="003137A2" w:rsidRDefault="003137A2" w:rsidP="00112F7E">
+    <w:p w14:paraId="23E629B8" w14:textId="77777777" w:rsidR="00880540" w:rsidRDefault="00880540" w:rsidP="00112F7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="622A2812" w14:textId="77777777" w:rsidR="003137A2" w:rsidRDefault="003137A2">
+    <w:p w14:paraId="2869DFD2" w14:textId="77777777" w:rsidR="00880540" w:rsidRDefault="00880540">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05F5BA63" w14:textId="77777777" w:rsidR="009C5416" w:rsidRPr="009C5416" w:rsidRDefault="009C5416" w:rsidP="009C5416">
+  <w:p w14:paraId="16FDD49C" w14:textId="2B2A9E21" w:rsidR="009C5416" w:rsidRPr="009C5416" w:rsidRDefault="009C5416" w:rsidP="009C5416">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009C5416">
-[...7 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67A19C23" w14:textId="77777777" w:rsidR="00060EF4" w:rsidRPr="006C7E8B" w:rsidRDefault="00E604AC" w:rsidP="007C4016">
+  <w:p w14:paraId="7561C885" w14:textId="2A01F899" w:rsidR="00060EF4" w:rsidRPr="00B3375B" w:rsidRDefault="00E604AC" w:rsidP="00B3375B">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B3375B">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
       <w:t xml:space="preserve">Please save </w:t>
     </w:r>
-    <w:r w:rsidR="00060EF4">
+    <w:r w:rsidR="00060EF4" w:rsidRPr="00B3375B">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
       <w:t>Title Page separately from manuscript</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B3375B">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
       <w:tab/>
-    </w:r>
-    <w:r w:rsidRPr="00E604AC">
       <w:t xml:space="preserve">Last updated </w:t>
     </w:r>
-    <w:r w:rsidR="00AF14AE">
-      <w:t>Jan 2026</w:t>
+    <w:r w:rsidR="007325EA" w:rsidRPr="00B3375B">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>May</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF14AE" w:rsidRPr="00B3375B">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C5E2FC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -1507,297 +1746,317 @@
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E5BAB146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="208617779">
+  <w:num w:numId="1" w16cid:durableId="103841530">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2025593783">
+  <w:num w:numId="2" w16cid:durableId="403459262">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1643267309">
+  <w:num w:numId="3" w16cid:durableId="1415663797">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="155927610">
+  <w:num w:numId="4" w16cid:durableId="2071537523">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="381906108">
+  <w:num w:numId="5" w16cid:durableId="280302428">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="723023274">
+  <w:num w:numId="6" w16cid:durableId="1370301941">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1196576577">
+  <w:num w:numId="7" w16cid:durableId="1462847887">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1214925068">
+  <w:num w:numId="8" w16cid:durableId="988247623">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="612172864">
+  <w:num w:numId="9" w16cid:durableId="1673219881">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1246722309">
+  <w:num w:numId="10" w16cid:durableId="259604269">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="171"/>
+  <w:zoom w:percent="177"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:mirrorMargins/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00134BEA"/>
+    <w:rsidRoot w:val="00661E6F"/>
+    <w:rsid w:val="000541D4"/>
     <w:rsid w:val="00057475"/>
     <w:rsid w:val="00057C55"/>
     <w:rsid w:val="00057D0A"/>
     <w:rsid w:val="00060EF4"/>
     <w:rsid w:val="000942EA"/>
     <w:rsid w:val="000F49E7"/>
     <w:rsid w:val="000F5590"/>
     <w:rsid w:val="00112F7E"/>
-    <w:rsid w:val="00134BEA"/>
     <w:rsid w:val="00140316"/>
     <w:rsid w:val="00153795"/>
     <w:rsid w:val="00180B15"/>
     <w:rsid w:val="00181B50"/>
     <w:rsid w:val="00186819"/>
     <w:rsid w:val="00186A26"/>
+    <w:rsid w:val="001A4599"/>
     <w:rsid w:val="001A5305"/>
     <w:rsid w:val="001D3A74"/>
     <w:rsid w:val="002027F6"/>
+    <w:rsid w:val="0020622D"/>
     <w:rsid w:val="00237D9E"/>
     <w:rsid w:val="00284110"/>
     <w:rsid w:val="002D03BB"/>
     <w:rsid w:val="002D5B9A"/>
     <w:rsid w:val="002E7F9F"/>
-    <w:rsid w:val="003137A2"/>
+    <w:rsid w:val="002F63C9"/>
     <w:rsid w:val="00326BEB"/>
     <w:rsid w:val="00335168"/>
     <w:rsid w:val="00355488"/>
     <w:rsid w:val="00360876"/>
     <w:rsid w:val="0036522C"/>
     <w:rsid w:val="00383CD0"/>
+    <w:rsid w:val="003A6795"/>
     <w:rsid w:val="003F72CB"/>
     <w:rsid w:val="004214F5"/>
     <w:rsid w:val="00455C05"/>
     <w:rsid w:val="00466739"/>
     <w:rsid w:val="004A2A21"/>
     <w:rsid w:val="004C7CED"/>
     <w:rsid w:val="004D0D13"/>
     <w:rsid w:val="004D7CD6"/>
     <w:rsid w:val="005054D5"/>
     <w:rsid w:val="0050779F"/>
+    <w:rsid w:val="005311FB"/>
     <w:rsid w:val="00545A0D"/>
     <w:rsid w:val="00557E80"/>
+    <w:rsid w:val="005805FE"/>
     <w:rsid w:val="005865E4"/>
     <w:rsid w:val="005A5F29"/>
     <w:rsid w:val="005B6EC0"/>
     <w:rsid w:val="005C3321"/>
     <w:rsid w:val="005D2096"/>
+    <w:rsid w:val="00624812"/>
     <w:rsid w:val="0062713F"/>
     <w:rsid w:val="006516A3"/>
+    <w:rsid w:val="00661E6F"/>
     <w:rsid w:val="006628D1"/>
     <w:rsid w:val="00692743"/>
     <w:rsid w:val="006C62FE"/>
     <w:rsid w:val="006C746E"/>
     <w:rsid w:val="006C7E8B"/>
     <w:rsid w:val="00712AE8"/>
     <w:rsid w:val="0071567F"/>
+    <w:rsid w:val="007325EA"/>
+    <w:rsid w:val="00744641"/>
     <w:rsid w:val="00755B11"/>
     <w:rsid w:val="00763E9F"/>
     <w:rsid w:val="00767737"/>
     <w:rsid w:val="007A2816"/>
     <w:rsid w:val="007C4016"/>
     <w:rsid w:val="007C4DE2"/>
     <w:rsid w:val="007C7F9E"/>
     <w:rsid w:val="007E1199"/>
     <w:rsid w:val="0080119D"/>
     <w:rsid w:val="0080658D"/>
     <w:rsid w:val="008104D4"/>
+    <w:rsid w:val="008134B4"/>
     <w:rsid w:val="0084198B"/>
     <w:rsid w:val="008449D9"/>
     <w:rsid w:val="0084744F"/>
     <w:rsid w:val="00862765"/>
     <w:rsid w:val="00862E0B"/>
+    <w:rsid w:val="00880540"/>
     <w:rsid w:val="00882E32"/>
     <w:rsid w:val="00897541"/>
     <w:rsid w:val="008A1701"/>
     <w:rsid w:val="008A5804"/>
     <w:rsid w:val="008C3E18"/>
     <w:rsid w:val="00902DDE"/>
     <w:rsid w:val="0090337B"/>
     <w:rsid w:val="009067CC"/>
     <w:rsid w:val="00917FC5"/>
+    <w:rsid w:val="00927A22"/>
+    <w:rsid w:val="009573D4"/>
     <w:rsid w:val="009631DE"/>
     <w:rsid w:val="009935B2"/>
     <w:rsid w:val="00995A20"/>
     <w:rsid w:val="009B77AE"/>
     <w:rsid w:val="009C45C8"/>
     <w:rsid w:val="009C5416"/>
     <w:rsid w:val="00A05C89"/>
     <w:rsid w:val="00A16F37"/>
     <w:rsid w:val="00A27C84"/>
     <w:rsid w:val="00A407EA"/>
     <w:rsid w:val="00A71800"/>
     <w:rsid w:val="00A805F5"/>
     <w:rsid w:val="00AA2E35"/>
     <w:rsid w:val="00AF14AE"/>
     <w:rsid w:val="00AF499A"/>
     <w:rsid w:val="00B06C79"/>
     <w:rsid w:val="00B252DF"/>
     <w:rsid w:val="00B328C2"/>
+    <w:rsid w:val="00B3375B"/>
     <w:rsid w:val="00B41484"/>
     <w:rsid w:val="00B439B4"/>
     <w:rsid w:val="00B51C1F"/>
     <w:rsid w:val="00B53427"/>
+    <w:rsid w:val="00B554FB"/>
     <w:rsid w:val="00B6140A"/>
     <w:rsid w:val="00B76DB5"/>
     <w:rsid w:val="00B83457"/>
     <w:rsid w:val="00B909BE"/>
     <w:rsid w:val="00BA66C9"/>
     <w:rsid w:val="00BE02AA"/>
     <w:rsid w:val="00C35A4F"/>
     <w:rsid w:val="00C408C5"/>
     <w:rsid w:val="00C45297"/>
     <w:rsid w:val="00C466A1"/>
     <w:rsid w:val="00C500A8"/>
     <w:rsid w:val="00C72111"/>
     <w:rsid w:val="00C75126"/>
     <w:rsid w:val="00C824E9"/>
     <w:rsid w:val="00CB1296"/>
     <w:rsid w:val="00CB5773"/>
     <w:rsid w:val="00CC18CA"/>
     <w:rsid w:val="00D317A9"/>
     <w:rsid w:val="00D36A0C"/>
     <w:rsid w:val="00D44C51"/>
     <w:rsid w:val="00D648DE"/>
     <w:rsid w:val="00D71101"/>
+    <w:rsid w:val="00D85A95"/>
     <w:rsid w:val="00DA3494"/>
     <w:rsid w:val="00DA404B"/>
     <w:rsid w:val="00DD407C"/>
     <w:rsid w:val="00DE144F"/>
     <w:rsid w:val="00DF2157"/>
     <w:rsid w:val="00DF27BE"/>
     <w:rsid w:val="00E0233C"/>
     <w:rsid w:val="00E05A88"/>
     <w:rsid w:val="00E1658B"/>
     <w:rsid w:val="00E20179"/>
     <w:rsid w:val="00E47B69"/>
     <w:rsid w:val="00E536D8"/>
     <w:rsid w:val="00E604AC"/>
     <w:rsid w:val="00E65D18"/>
     <w:rsid w:val="00E73DA8"/>
+    <w:rsid w:val="00E7779A"/>
     <w:rsid w:val="00EA4079"/>
     <w:rsid w:val="00EB48B9"/>
     <w:rsid w:val="00EB7B28"/>
     <w:rsid w:val="00ED0754"/>
     <w:rsid w:val="00ED54F2"/>
     <w:rsid w:val="00EF228D"/>
     <w:rsid w:val="00F01587"/>
     <w:rsid w:val="00F10D59"/>
+    <w:rsid w:val="00F14EEB"/>
     <w:rsid w:val="00F4597D"/>
     <w:rsid w:val="00F45A0D"/>
     <w:rsid w:val="00F51469"/>
     <w:rsid w:val="00F64D8C"/>
     <w:rsid w:val="00F7588B"/>
     <w:rsid w:val="00F83819"/>
     <w:rsid w:val="00F83CCC"/>
     <w:rsid w:val="00F9086C"/>
     <w:rsid w:val="00FD5BDF"/>
     <w:rsid w:val="00FF373F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7CB5740E"/>
+  <w14:docId w14:val="4063BD77"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2606,50 +2865,133 @@
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="666666"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005311FB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1985"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ITC Franklin Gothic Std" w:eastAsia="Times New Roman" w:hAnsi="ITC Franklin Gothic Std" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005311FB"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005311FB"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005311FB"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005311FB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005311FB"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="394402581">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1013531296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3278,52 +3620,56 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2140881444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guides.library.stanford.edu/orcid" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3939,84 +4285,84 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="57daaa59-5cd8-4a4b-b252-df581d340372"/>
     <ds:schemaRef ds:uri="6a7c7f17-e899-4e9b-867a-df547843e40f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E34B8F5-AD62-41F9-803E-82A94BA85ABF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Title_Page_March2026.dotx</Template>
+  <Template/>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>297</Words>
-  <Characters>1875</Characters>
+  <Words>327</Words>
+  <Characters>1868</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2127</CharactersWithSpaces>
+  <CharactersWithSpaces>2191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Andrea Chan</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B64AB87E90BFAF4D98060CEC21B18F1B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>