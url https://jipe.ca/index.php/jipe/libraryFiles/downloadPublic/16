--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -258,70 +258,70 @@
     <w:p w14:paraId="0DD91132" w14:textId="47ED28A6" w:rsidR="00BC7CEF" w:rsidRDefault="00106709" w:rsidP="00106709">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7E9574" w14:textId="44ABEEC2" w:rsidR="00C04DB1" w:rsidRPr="00283BEE" w:rsidRDefault="00C04DB1" w:rsidP="00283BEE">
+    <w:p w14:paraId="3A7E9574" w14:textId="2EC43910" w:rsidR="00C04DB1" w:rsidRPr="00283BEE" w:rsidRDefault="00C04DB1" w:rsidP="00283BEE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LAST UPDATED </w:t>
       </w:r>
-      <w:r w:rsidR="00E92055" w:rsidRPr="00283BEE">
+      <w:r w:rsidR="0058017E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FEB</w:t>
+        <w:t>APRIL</w:t>
       </w:r>
       <w:r w:rsidRPr="00283BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9CFC5A" w14:textId="77777777" w:rsidR="00C04DB1" w:rsidRPr="00BC7CEF" w:rsidRDefault="00C04DB1" w:rsidP="00106709">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="364C182A" w14:textId="7D536419" w:rsidR="009F0A2D" w:rsidRPr="00465982" w:rsidRDefault="009F0A2D" w:rsidP="00106709">
       <w:r w:rsidRPr="00465982">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="082BC637" w14:textId="4B311DAB" w:rsidR="004D6B86" w:rsidRPr="003563A2" w:rsidRDefault="00345333" w:rsidP="00856226">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -393,500 +393,593 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4A51BC59" w14:textId="2F24365C" w:rsidR="004D6B86" w:rsidRPr="00B03439" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:r w:rsidR="007E5065">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B03439">
         <w:t>Heading Level 1</w:t>
       </w:r>
       <w:r w:rsidR="007E5065">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD6E937" w14:textId="77777777" w:rsidR="00D03F0A" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
       <w:r w:rsidRPr="003C6D36">
         <w:t>Introductions explain the background, research questions and objectives of the study. Unlike abstracts, introductions do not contain the results or conclusion of the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B84831B" w14:textId="75FABCFD" w:rsidR="004D6B86" w:rsidRPr="000C707B" w:rsidRDefault="00D03F0A" w:rsidP="000C707B">
+    <w:p w14:paraId="4B84831B" w14:textId="7F4EBF65" w:rsidR="004D6B86" w:rsidRPr="000C707B" w:rsidRDefault="00D03F0A" w:rsidP="000C707B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Method</w:t>
       </w:r>
       <w:r w:rsidR="007E5065">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B03439">
-        <w:t xml:space="preserve">Heading Level </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C707B">
+        <w:t xml:space="preserve">Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03439" w:rsidRPr="0049653F">
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
+      <w:r w:rsidR="000C707B" w:rsidRPr="0049653F">
         <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0019048D" w:rsidRPr="0049653F">
+        <w:t xml:space="preserve"> Centered</w:t>
+      </w:r>
+      <w:r w:rsidR="0019048D" w:rsidRPr="0019048D">
+        <w:t>, Bold, Title Case Heading</w:t>
       </w:r>
       <w:r w:rsidR="007E5065">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A682CB" w14:textId="6E5F04ED" w:rsidR="004D6B86" w:rsidRPr="00D03F0A" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
       <w:r w:rsidRPr="003C6D36">
         <w:t>The method section should enable the reader to gain an understanding of how the study results were obtained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF4735F" w14:textId="09A6EDBB" w:rsidR="003F7CBD" w:rsidRPr="003563A2" w:rsidRDefault="00B03439" w:rsidP="000C707B">
+    <w:p w14:paraId="4FF4735F" w14:textId="39DB9449" w:rsidR="003F7CBD" w:rsidRPr="003563A2" w:rsidRDefault="00B03439" w:rsidP="0049653F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Participants</w:t>
       </w:r>
       <w:r w:rsidR="007E5065">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="003563A2" w:rsidRPr="003563A2">
+      <w:r w:rsidR="00ED3F05">
         <w:t xml:space="preserve">Heading </w:t>
       </w:r>
-      <w:r w:rsidR="000C707B">
+      <w:r w:rsidR="00ED3F05" w:rsidRPr="0049653F">
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
+      <w:r w:rsidR="000C707B" w:rsidRPr="0049653F">
         <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0019048D" w:rsidRPr="0049653F">
+        <w:t xml:space="preserve"> Aligned</w:t>
+      </w:r>
+      <w:r w:rsidR="0019048D" w:rsidRPr="0019048D">
+        <w:t xml:space="preserve"> Left, Bold, Title Case Heading</w:t>
       </w:r>
       <w:r w:rsidR="007E5065">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFAE43E" w14:textId="77777777" w:rsidR="00C5686B" w:rsidRDefault="004A3007" w:rsidP="00B03439">
+    <w:p w14:paraId="6FFAE43E" w14:textId="77777777" w:rsidR="00C5686B" w:rsidRDefault="00110801" w:rsidP="00B03439">
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Enter Paragraph Text:"/>
           <w:tag w:val="Enter Paragraph Text:"/>
           <w:id w:val="448216597"/>
           <w:placeholder>
             <w:docPart w:val="FCD3BFD5F413FE41ACB7AA8EB72AEAA3"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E7305D">
             <w:t xml:space="preserve">Include a period at the end of a run-in heading. Note that you can include consecutive paragraphs with their own headings, where appropriate. </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="34DABEB3" w14:textId="0EF2675B" w:rsidR="00B03439" w:rsidRDefault="007E5065" w:rsidP="000C707B">
+    <w:p w14:paraId="34DABEB3" w14:textId="4CC3E760" w:rsidR="00B03439" w:rsidRDefault="007E5065" w:rsidP="000C707B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Materials (</w:t>
       </w:r>
-      <w:r w:rsidR="00B03439" w:rsidRPr="003563A2">
-        <w:t xml:space="preserve">Heading </w:t>
+      <w:r w:rsidR="00ED3F05">
+        <w:t xml:space="preserve">Heading Level </w:t>
       </w:r>
       <w:r w:rsidR="000C707B">
         <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F" w:rsidRPr="0049653F">
+        <w:t>Aligned Left, Bold, Title Case Heading</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA2561C" w14:textId="3A9700D9" w:rsidR="00B03439" w:rsidRDefault="00B03439" w:rsidP="00B03439">
       <w:r>
         <w:t>Text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BC0482" w14:textId="33A31D9B" w:rsidR="007E5065" w:rsidRDefault="007E5065" w:rsidP="000C707B">
+    <w:p w14:paraId="33BC0482" w14:textId="1A691167" w:rsidR="007E5065" w:rsidRDefault="007E5065" w:rsidP="000C707B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Procedure (Heading </w:t>
-[...5 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">Procedure </w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F" w:rsidRPr="0049653F">
+        <w:t>(Heading Level 2 Aligned Left, Bold, Title Case Heading)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B578BF" w14:textId="0A65ED67" w:rsidR="007E5065" w:rsidRPr="007E5065" w:rsidRDefault="007E5065" w:rsidP="00283BEE">
       <w:r>
         <w:t>Text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07130B79" w14:textId="06298A3F" w:rsidR="003F7CBD" w:rsidRPr="003563A2" w:rsidRDefault="00B03439" w:rsidP="000C707B">
+    <w:p w14:paraId="07130B79" w14:textId="19A8B302" w:rsidR="003F7CBD" w:rsidRPr="00ED3F05" w:rsidRDefault="00B03439" w:rsidP="00ED3F05">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED3F05">
         <w:t>Subtopic</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3566">
+      <w:r w:rsidR="00BD3566" w:rsidRPr="00ED3F05">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="003563A2" w:rsidRPr="003563A2">
-[...2 lines deleted...]
-      <w:r w:rsidR="000C707B">
+      <w:r w:rsidR="003563A2" w:rsidRPr="00ED3F05">
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3F05">
+        <w:t xml:space="preserve"> Level</w:t>
+      </w:r>
+      <w:r w:rsidR="003563A2" w:rsidRPr="00ED3F05">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C707B" w:rsidRPr="00ED3F05">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3566">
+      <w:r w:rsidR="0019048D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019048D" w:rsidRPr="0019048D">
+        <w:t>Aligned Left, Bold Italic, Title Case Heading</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3566" w:rsidRPr="00ED3F05">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00ABD8A2" w14:textId="1D5EBB95" w:rsidR="004D6B86" w:rsidRPr="00B03439" w:rsidRDefault="00B03439" w:rsidP="00BA6CE3">
       <w:r w:rsidRPr="00B03439">
         <w:t xml:space="preserve">When using headings, </w:t>
       </w:r>
       <w:r w:rsidRPr="00382C7F">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>don’t skip levels</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03439">
         <w:t>. If you need a heading 3, 4, or 5 with no text following it before the next heading, just add a period at the end of the heading and then start a new paragraph for the subheading and its text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA270C1" w14:textId="6B204A3A" w:rsidR="003F7CBD" w:rsidRPr="000C707B" w:rsidRDefault="00382C7F" w:rsidP="000C707B">
+    <w:p w14:paraId="5BA270C1" w14:textId="0AB3CA48" w:rsidR="003F7CBD" w:rsidRPr="00ED3F05" w:rsidRDefault="00382C7F" w:rsidP="00ED3F05">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED3F05">
         <w:t>Subtopi</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3566">
-[...2 lines deleted...]
-      <w:r w:rsidR="003563A2" w:rsidRPr="003563A2">
+      <w:r w:rsidR="00BD3566" w:rsidRPr="00ED3F05">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0019048D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3566" w:rsidRPr="00ED3F05">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003563A2" w:rsidRPr="00ED3F05">
         <w:t>Heading</w:t>
       </w:r>
-      <w:r w:rsidR="000C707B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD3566">
+      <w:r w:rsidR="000C707B" w:rsidRPr="00ED3F05">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3F05">
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
+      <w:r w:rsidR="000C707B" w:rsidRPr="00ED3F05">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0019048D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019048D" w:rsidRPr="0019048D">
+        <w:t>Indented, Bold, Title Case Heading, Ending With a Period.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3566" w:rsidRPr="00ED3F05">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CC74E9" w14:textId="695C2E48" w:rsidR="004D6B86" w:rsidRDefault="00382C7F" w:rsidP="00BA6CE3">
       <w:r>
         <w:t xml:space="preserve">Like all sections of your paper, references start on their own page, as you see on the page that follows. Just type in-text citations as you do any text of your paper, as shown at the end of this paragraph and the preceding paragraph. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BADB097" w14:textId="77E9B2E1" w:rsidR="004D6B86" w:rsidRDefault="00382C7F" w:rsidP="00BA6CE3">
+    <w:p w14:paraId="1BADB097" w14:textId="77E9B2E1" w:rsidR="004D6B86" w:rsidRDefault="00382C7F" w:rsidP="0049653F">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>To see this document with all layout and formatting, such as hanging indents, on the View tab of the ribbon, click Reading View.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50941D55" w14:textId="47A7B243" w:rsidR="00D03F0A" w:rsidRPr="00536DCE" w:rsidRDefault="00D03F0A" w:rsidP="00382C7F">
+    <w:p w14:paraId="248A6440" w14:textId="31AC9099" w:rsidR="00ED3F05" w:rsidRPr="00ED3F05" w:rsidRDefault="00ED3F05" w:rsidP="00ED3F05">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3F05">
+        <w:t>Subtopic (Heading Level 5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BF289F" w14:textId="468EA00D" w:rsidR="00ED3F05" w:rsidRDefault="0019048D" w:rsidP="00BA6CE3">
+      <w:r>
+        <w:t>Article text continued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50941D55" w14:textId="0EC11BE4" w:rsidR="00D03F0A" w:rsidRPr="00536DCE" w:rsidRDefault="00D03F0A" w:rsidP="00382C7F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D0396">
         <w:t>Results</w:t>
       </w:r>
       <w:r w:rsidR="005511DA">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00382C7F">
-        <w:t>Heading 1</w:t>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve"> Level </w:t>
+      </w:r>
+      <w:r w:rsidR="00382C7F">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005511DA">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56068450" w14:textId="77777777" w:rsidR="00D03F0A" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
       <w:r w:rsidRPr="003C6D36">
         <w:t>The results of the study should be presented in a logical structure along with any tables and illustrations. The main result should be included first, followed by findings that address the research questions and objectives included in the introduction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3B6AC0" w14:textId="31B3FB7D" w:rsidR="00382C7F" w:rsidRPr="003563A2" w:rsidRDefault="00382C7F" w:rsidP="00165D40">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Subhead</w:t>
       </w:r>
       <w:r w:rsidR="005511DA">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="003563A2">
         <w:t xml:space="preserve">Heading </w:t>
       </w:r>
       <w:r w:rsidR="00165D40">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005511DA">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223C2DFB" w14:textId="24DD4716" w:rsidR="00382C7F" w:rsidRPr="003C6D36" w:rsidRDefault="000B172B" w:rsidP="00B03439">
       <w:r w:rsidRPr="00165D40">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>See above example for heading structure examples.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA8CBE7" w14:textId="67AEC637" w:rsidR="00D03F0A" w:rsidRPr="00536DCE" w:rsidRDefault="00D03F0A" w:rsidP="00382C7F">
+    <w:p w14:paraId="7AA8CBE7" w14:textId="47700822" w:rsidR="00D03F0A" w:rsidRPr="00536DCE" w:rsidRDefault="00D03F0A" w:rsidP="00382C7F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Discussion</w:t>
       </w:r>
       <w:r w:rsidR="005511DA">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00382C7F">
-        <w:t>Heading 1</w:t>
+      <w:r w:rsidR="0049653F">
+        <w:t>Heading Level 1</w:t>
       </w:r>
       <w:r w:rsidR="005511DA">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DAB6F3" w14:textId="465D266E" w:rsidR="00DC7EAD" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
       <w:r w:rsidRPr="003C6D36">
         <w:t>Discussion section should elaborate on the significance of the study findings while comparing the results with other studies in the field. The limitations of the study that influenced the results can be discussed here. Any implication of the study’s findings is to be supported by relevant evidence. Authors can describe if and/or how the findings influence further research in the field. A summary of the findings should be included along with further research questions that might have been generated. All findings addressed in the Discussion section should also be included in the Results section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF5B6B9" w14:textId="77777777" w:rsidR="002051AE" w:rsidRPr="003563A2" w:rsidRDefault="002051AE" w:rsidP="002051AE">
+    <w:p w14:paraId="2EF5B6B9" w14:textId="5118ED6C" w:rsidR="002051AE" w:rsidRPr="003563A2" w:rsidRDefault="002051AE" w:rsidP="002051AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Subhead (</w:t>
       </w:r>
       <w:r w:rsidRPr="003563A2">
         <w:t xml:space="preserve">Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve">Level </w:t>
       </w:r>
       <w:r>
         <w:t>2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236FAB6E" w14:textId="77777777" w:rsidR="002051AE" w:rsidRPr="003C6D36" w:rsidRDefault="002051AE" w:rsidP="002051AE">
       <w:r w:rsidRPr="00165D40">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>See above example for heading structure examples.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D00C0D8" w14:textId="367EFA25" w:rsidR="00D03F0A" w:rsidRPr="00913D0D" w:rsidRDefault="00904008" w:rsidP="00913D0D">
+    <w:p w14:paraId="2D00C0D8" w14:textId="6E585E62" w:rsidR="00D03F0A" w:rsidRPr="00913D0D" w:rsidRDefault="00904008" w:rsidP="00913D0D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Impact</w:t>
       </w:r>
       <w:r w:rsidR="00913D0D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00492EBD">
-        <w:t>Heading 1</w:t>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve"> Level</w:t>
+      </w:r>
+      <w:r w:rsidR="00492EBD">
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00913D0D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F2F0F8" w14:textId="2FE97618" w:rsidR="00D03F0A" w:rsidRDefault="00D03F0A" w:rsidP="004F495B">
       <w:r w:rsidRPr="003C6D36">
         <w:t xml:space="preserve">In this section, we encourage authors to reflect on the impact of their </w:t>
       </w:r>
       <w:r w:rsidR="00B70A26">
         <w:t>research study</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6D36">
         <w:t>. Who do you hope to reach through your scholarly work, and what kind of impact do you envision</w:t>
       </w:r>
       <w:r w:rsidR="00B70A26">
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6D36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B70A26">
-        <w:t xml:space="preserve">What would </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">you like to share with </w:t>
+        <w:t xml:space="preserve">What would you like to share with </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6D36">
         <w:t>your audience? Any variables or metrics to measure the impact would be welcomed here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001D9B0A" w14:textId="77777777" w:rsidR="002051AE" w:rsidRPr="003563A2" w:rsidRDefault="002051AE" w:rsidP="002051AE">
+    <w:p w14:paraId="001D9B0A" w14:textId="5D12F5B0" w:rsidR="002051AE" w:rsidRPr="003563A2" w:rsidRDefault="002051AE" w:rsidP="002051AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Subhead (</w:t>
       </w:r>
       <w:r w:rsidRPr="003563A2">
         <w:t xml:space="preserve">Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve">Level </w:t>
       </w:r>
       <w:r>
         <w:t>2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD1778C" w14:textId="77777777" w:rsidR="002051AE" w:rsidRPr="003C6D36" w:rsidRDefault="002051AE" w:rsidP="002051AE">
       <w:r w:rsidRPr="00165D40">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>See above example for heading structure examples.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF8A850" w14:textId="45355C72" w:rsidR="00D03F0A" w:rsidRPr="0034433E" w:rsidRDefault="00D03F0A" w:rsidP="002051AE">
+    <w:p w14:paraId="1FF8A850" w14:textId="60FDFFCE" w:rsidR="00D03F0A" w:rsidRPr="0034433E" w:rsidRDefault="00D03F0A" w:rsidP="002051AE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidR="002051AE">
-        <w:t xml:space="preserve"> (Heading 1)</w:t>
+        <w:t xml:space="preserve"> (Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
+      <w:r w:rsidR="002051AE">
+        <w:t>1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215DD384" w14:textId="77777777" w:rsidR="00D03F0A" w:rsidRPr="003C6D36" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
+    <w:p w14:paraId="215DD384" w14:textId="77777777" w:rsidR="00D03F0A" w:rsidRPr="003C6D36" w:rsidRDefault="00D03F0A" w:rsidP="0049653F">
       <w:r w:rsidRPr="003C6D36">
         <w:t>Authors should reiterate the research question, hypothesis and major findings of the study. The contribution of the study to the existing literature should be indicated along with any limitations that might have influenced the findings. Recommendations for further research studies can be specified here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27882940" w14:textId="43AF5E5C" w:rsidR="00D03F0A" w:rsidRPr="0034433E" w:rsidRDefault="00D03F0A" w:rsidP="00633BB9">
+    <w:p w14:paraId="27882940" w14:textId="77F2A1E6" w:rsidR="00D03F0A" w:rsidRPr="0034433E" w:rsidRDefault="00D03F0A" w:rsidP="00633BB9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="003563A2">
         <w:t>Conflict</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Interest</w:t>
       </w:r>
       <w:r w:rsidR="002051AE">
         <w:t xml:space="preserve"> (Heading </w:t>
       </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
       <w:r w:rsidR="00633BB9">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002051AE">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3C6F4A" w14:textId="135A9492" w:rsidR="00D03F0A" w:rsidRPr="003C6D36" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
       <w:r w:rsidRPr="003C6D36">
         <w:t>Declare any conflict of interest or financial interest that may exist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B865A34" w14:textId="0FF4B81A" w:rsidR="00D03F0A" w:rsidRPr="0073482B" w:rsidRDefault="00D03F0A" w:rsidP="00633BB9">
+    <w:p w14:paraId="2B865A34" w14:textId="41792BE0" w:rsidR="00D03F0A" w:rsidRPr="0073482B" w:rsidRDefault="00D03F0A" w:rsidP="00633BB9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Acknowledgement</w:t>
       </w:r>
       <w:r w:rsidR="002051AE">
         <w:t xml:space="preserve"> (Heading </w:t>
       </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve">Level </w:t>
+      </w:r>
       <w:r w:rsidR="00633BB9">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002051AE">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3F3B14" w14:textId="77777777" w:rsidR="00D03F0A" w:rsidRPr="003C6D36" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
       <w:r w:rsidRPr="003C6D36">
         <w:t>Acknowledge any individuals who contributed to the study but do not qualify for authorship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CA6555" w14:textId="3DE88FD9" w:rsidR="00D03F0A" w:rsidRPr="0034433E" w:rsidRDefault="00D03F0A" w:rsidP="00633BB9">
+    <w:p w14:paraId="00CA6555" w14:textId="43183298" w:rsidR="00D03F0A" w:rsidRPr="0034433E" w:rsidRDefault="00D03F0A" w:rsidP="00633BB9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Funding</w:t>
       </w:r>
       <w:r w:rsidR="002051AE">
         <w:t xml:space="preserve"> (Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve">Level </w:t>
       </w:r>
       <w:r w:rsidR="00633BB9">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002051AE">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D04070" w14:textId="44B9C690" w:rsidR="00D03F0A" w:rsidRPr="00D03F0A" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
       <w:r w:rsidRPr="003C6D36">
         <w:t>Disclose any funding that supported the study or indicate, “This study did not receive any specific grant from funding agencies in the public, commercial, or not-for-profit sectors.”</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:id w:val="-1096949615"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Times New Roman (Headings CS)"/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="715C4F32" w14:textId="00BB4444" w:rsidR="00097169" w:rsidRPr="00633BB9" w:rsidRDefault="00097169" w:rsidP="00633BB9">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:rPr>
               <w:rStyle w:val="Heading3Char"/>
               <w:b w:val="0"/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00633BB9">
             <w:rPr>
               <w:rStyle w:val="Heading2Char"/>
-              <w:b/>
             </w:rPr>
             <w:t>References</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5922381D" w14:textId="6F3FC69C" w:rsidR="00370875" w:rsidRPr="00370875" w:rsidRDefault="00370875" w:rsidP="00863C54">
           <w:pPr>
             <w:pStyle w:val="Bibliography"/>
           </w:pPr>
           <w:r w:rsidRPr="00863C54">
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>PLEASE READ:</w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00370875">
             <w:t xml:space="preserve">All manuscripts </w:t>
           </w:r>
           <w:r w:rsidRPr="00863C54">
             <w:rPr>
               <w:b/>
@@ -897,55 +990,51 @@
           <w:r w:rsidRPr="00370875">
             <w:t xml:space="preserve"> adhere to </w:t>
           </w:r>
           <w:hyperlink r:id="rId17" w:history="1">
             <w:r w:rsidRPr="00370875">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>APA 7th Edition in-text citations and references guidelines</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidRPr="00370875">
             <w:t xml:space="preserve"> (</w:t>
           </w:r>
           <w:hyperlink r:id="rId18" w:history="1">
             <w:r w:rsidRPr="00370875">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>apastyle.apa.org/style-grammar-guidelines</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidRPr="00370875">
-            <w:t xml:space="preserve">); all references must have corresponding in-text citations, and noncompliant submissions may be returned or </w:t>
-[...3 lines deleted...]
-            <w:t xml:space="preserve">rejected. Every entry in your reference list must </w:t>
+            <w:t xml:space="preserve">); all references must have corresponding in-text citations, and noncompliant submissions may be returned or rejected. Every entry in your reference list must </w:t>
           </w:r>
           <w:r w:rsidRPr="00370875">
             <w:rPr>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>include a DOI in hyperlink</w:t>
           </w:r>
           <w:r w:rsidRPr="00370875">
             <w:t xml:space="preserve"> format whenever one exists. If no DOI is available, include a direct, working URL to the source.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2B368E84" w14:textId="285075EF" w:rsidR="00D03F0A" w:rsidRPr="002051AE" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002051AE">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Include all relevant references in alphabetical order using the APA guidelines.</w:t>
           </w:r>
         </w:p>
@@ -1075,50 +1164,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0268D9B6" w14:textId="6B2680CE" w:rsidR="0061747E" w:rsidRPr="0061747E" w:rsidRDefault="00361907" w:rsidP="00B03439">
       <w:r w:rsidRPr="00361907">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00361907">
         <w:t xml:space="preserve">Add footnotes, if any, on their own page following references. The body of a footnote, such as this example, uses the Normal text style. </w:t>
       </w:r>
       <w:r w:rsidRPr="00361907">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Note: If you delete this sample footnote, don’t forget to delete its in-text reference as well. That’s at the end of the sample Heading 2 paragraph on the first page of body content in this template.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B74D62A" w14:textId="1A2014A8" w:rsidR="004D6B86" w:rsidRPr="00361907" w:rsidRDefault="00345333" w:rsidP="00361907">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D03F0A">
+        <w:lastRenderedPageBreak/>
         <w:t>Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BFCDC2" w14:textId="77777777" w:rsidR="00D03F0A" w:rsidRPr="003C6D36" w:rsidRDefault="00D03F0A" w:rsidP="00283BEE">
       <w:r w:rsidRPr="003C6D36">
         <w:t>If tables are included, please provide brief descriptive titles of each table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774568C2" w14:textId="77777777" w:rsidR="00D03F0A" w:rsidRPr="00283BEE" w:rsidRDefault="00D03F0A" w:rsidP="00283BEE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Please ensure to make the tables accessible by following the instructions contained in the links below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD0E026" w14:textId="77777777" w:rsidR="00D03F0A" w:rsidRPr="00B673CB" w:rsidRDefault="00D03F0A" w:rsidP="00B03439">
@@ -2176,188 +2266,158 @@
               </w:tcPr>
               <w:p w14:paraId="4809401A" w14:textId="77777777" w:rsidR="004D6B86" w:rsidRPr="00283BEE" w:rsidRDefault="001664A2" w:rsidP="00B03439">
                 <w:pPr>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00283BEE">
                   <w:t>789</w:t>
                 </w:r>
                 <w:commentRangeEnd w:id="1"/>
                 <w:r w:rsidR="00370875">
                   <w:rPr>
                     <w:rStyle w:val="CommentReference"/>
                     <w:b w:val="0"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:commentReference w:id="1"/>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5974F90D" w14:textId="0DCD5CBF" w:rsidR="00283BEE" w:rsidRDefault="00345333" w:rsidP="00283BEE">
+    <w:p w14:paraId="5974F90D" w14:textId="6A39B47A" w:rsidR="00283BEE" w:rsidRDefault="00345333" w:rsidP="00283BEE">
       <w:pPr>
         <w:pStyle w:val="TableFigure"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidR="001664A2">
+      <w:r w:rsidR="001664A2" w:rsidRPr="004C6BB7">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:sdt>
-[...17 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="004C6BB7" w:rsidRPr="004C6BB7">
+        <w:t>Place all tables for your paper in a tables section, following references (and, if applicable, footnotes). Start a new page for each table, include a table number and table title for each, as shown on this page. All explanatory text appears in a table note that follows the table, such as this one. Use the Table/Figure style, available on the Home tab, in the Styles gallery, to get the spacing between table and note. Tables in APA format can use single or 1.5-line spacing. Include a heading for every row and column, even if the content seems obvious. A table style has been setup for this template that fits APA guidelines. To insert a table, on the Insert tab, click Table.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A6BBE6A" w14:textId="77777777" w:rsidR="00283BEE" w:rsidRDefault="00283BEE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5BEF05" w14:textId="207C3E76" w:rsidR="007B287A" w:rsidRPr="007B287A" w:rsidRDefault="007B287A" w:rsidP="007B287A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B287A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Figures/Charts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43ED69A9" w14:textId="77777777" w:rsidR="007B287A" w:rsidRPr="007B287A" w:rsidRDefault="007B287A" w:rsidP="00283BEE">
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="007B287A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="113F12C6" wp14:editId="78D35C1F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="113F12C6" wp14:editId="05A23CC6">
             <wp:extent cx="2470150" cy="2463800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="12700"/>
             <wp:docPr id="301078817" name="Chart 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId24"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidRPr="007B287A">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FB3FE1" w14:textId="77777777" w:rsidR="007B287A" w:rsidRPr="007B287A" w:rsidRDefault="007B287A" w:rsidP="007B287A">
-      <w:pPr>
+    <w:p w14:paraId="05FB3FE1" w14:textId="36CA5FD7" w:rsidR="007B287A" w:rsidRDefault="007B287A" w:rsidP="0049653F">
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidRPr="0049653F">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...36 lines deleted...]
-      </w:sdt>
+        <w:t>Figure</w:t>
+      </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidRPr="007B287A">
+      <w:r w:rsidR="0049653F" w:rsidRPr="0049653F">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0049653F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049653F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F" w:rsidRPr="0049653F">
+        <w:t>Include all figures in their own section, following references (and footnotes and tables, if applicable). Include a numbered caption for each figure. Use the Table/Figure style for easy spacing between figure and caption.</w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049653F" w:rsidRPr="0049653F">
+        <w:t>Please include the alt-text for your figure for screen readers (for accessibility purposes).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5425BE50" w14:textId="74E58CEE" w:rsidR="004D6B86" w:rsidRDefault="00345333" w:rsidP="00B03439">
       <w:pPr>
         <w:pStyle w:val="TableFigure"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information about all elements of APA formatting, please consult the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="004F4F9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">APA Style Manual, </w:t>
         </w:r>
         <w:r w:rsidR="004F4F9B" w:rsidRPr="004F4F9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7th</w:t>
         </w:r>
         <w:r w:rsidRPr="004F4F9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -2590,132 +2650,132 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00887C27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Note from JIPE team: </w:t>
       </w:r>
       <w:r w:rsidR="00887C27">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ensure that your figure/chart is clear and of high resolution (not blurry or pixelated). Charts should have clear labels.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="Author" w:initials="A">
-    <w:p w14:paraId="4E551E79" w14:textId="038545F2" w:rsidR="007B287A" w:rsidRDefault="007B287A" w:rsidP="007B287A">
+    <w:p w14:paraId="2DCBB9A2" w14:textId="77777777" w:rsidR="0049653F" w:rsidRDefault="0049653F" w:rsidP="0049653F">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Note from JIPE team: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please include the alt-text for your figure for screen readers (for accessibility purposes).</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="2C49614A" w15:done="0"/>
   <w15:commentEx w15:paraId="7F4888D5" w15:done="0"/>
   <w15:commentEx w15:paraId="4E2A7847" w15:done="0"/>
-  <w15:commentEx w15:paraId="4E551E79" w15:done="0"/>
+  <w15:commentEx w15:paraId="2DCBB9A2" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="2C49614A" w16cid:durableId="043C80B2"/>
   <w16cid:commentId w16cid:paraId="7F4888D5" w16cid:durableId="3E64E1FA"/>
   <w16cid:commentId w16cid:paraId="4E2A7847" w16cid:durableId="39F36E5F"/>
-  <w16cid:commentId w16cid:paraId="4E551E79" w16cid:durableId="2E5B4BF4"/>
+  <w16cid:commentId w16cid:paraId="2DCBB9A2" w16cid:durableId="3098ABE9"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5755B590" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007" w:rsidP="00B03439">
+    <w:p w14:paraId="4A2F649B" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801" w:rsidP="00B03439">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E234A5B" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007" w:rsidP="00B03439"/>
+    <w:p w14:paraId="17336740" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801" w:rsidP="00B03439"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="383583CE" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007" w:rsidP="00B03439">
+    <w:p w14:paraId="48226A06" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801" w:rsidP="00B03439">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780E58F7" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007" w:rsidP="00B03439"/>
+    <w:p w14:paraId="6B4A31E8" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801" w:rsidP="00B03439"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67121F4C" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007">
+    <w:p w14:paraId="23782562" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2807,103 +2867,103 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EF675E5" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007" w:rsidP="00B03439">
+    <w:p w14:paraId="5051C739" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801" w:rsidP="00B03439">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10159CC0" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007" w:rsidP="00B03439"/>
+    <w:p w14:paraId="6C54B517" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801" w:rsidP="00B03439"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18B62576" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007" w:rsidP="00B03439">
+    <w:p w14:paraId="7FBB59B4" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801" w:rsidP="00B03439">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC7EE65" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007" w:rsidP="00B03439"/>
+    <w:p w14:paraId="516D3857" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801" w:rsidP="00B03439"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6FB4C77F" w14:textId="77777777" w:rsidR="004A3007" w:rsidRDefault="004A3007">
+    <w:p w14:paraId="236A606F" w14:textId="77777777" w:rsidR="00110801" w:rsidRDefault="00110801">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B65BAFE" w14:textId="2ED16881" w:rsidR="004D6B86" w:rsidRDefault="004A3007" w:rsidP="00B03439">
+  <w:p w14:paraId="0B65BAFE" w14:textId="2ED16881" w:rsidR="004D6B86" w:rsidRDefault="00110801" w:rsidP="00B03439">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Enter shortened title:"/>
         <w:tag w:val="Enter shortened title:"/>
         <w:id w:val="511420994"/>
         <w15:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/temp/samples' " w:xpath="/ns0:employees[1]/ns0:employee[1]/ns0:CustomerName[1]" w:storeItemID="{B98E728A-96FF-4995-885C-5AF887AB0C35}" w16sdtdh:storeItemChecksum="4uwETw=="/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00283BEE" w:rsidRPr="00283BEE">
           <w:t>SHORTENED TITLE UP TO 50 CHARACTERS—</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4481EADD" w14:textId="04711790" w:rsidR="00106709" w:rsidRPr="008E05C7" w:rsidRDefault="004A3007" w:rsidP="00283BEE">
+  <w:p w14:paraId="4481EADD" w14:textId="04711790" w:rsidR="00106709" w:rsidRPr="008E05C7" w:rsidRDefault="00110801" w:rsidP="00283BEE">
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Enter shortened title:"/>
         <w:tag w:val="Enter shortened title:"/>
         <w:id w:val="-1992787449"/>
         <w15:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/temp/samples' " w:xpath="/ns0:employees[1]/ns0:employee[1]/ns0:CustomerName[1]" w:storeItemID="{B98E728A-96FF-4995-885C-5AF887AB0C35}" w16sdtdh:storeItemChecksum="4uwETw=="/>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="006A7C1E" w:rsidRPr="00283BEE">
           <w:t>SHORTENED TITLE UP TO 50 CHARACTERS</w:t>
         </w:r>
         <w:r w:rsidR="00283BEE" w:rsidRPr="00283BEE">
           <w:t>—</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00106709" w:rsidRPr="00283BEE">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>double</w:t>
     </w:r>
     <w:r w:rsidR="00106709" w:rsidRPr="00106709">
@@ -3483,272 +3543,290 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1125613409">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1342967843">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1964842148">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="300768504">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="514072829">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:linkStyles/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D03F0A"/>
     <w:rsid w:val="00003899"/>
     <w:rsid w:val="00006BBA"/>
     <w:rsid w:val="0001010E"/>
     <w:rsid w:val="000217F5"/>
     <w:rsid w:val="00030857"/>
     <w:rsid w:val="00090E6F"/>
+    <w:rsid w:val="00093BE5"/>
     <w:rsid w:val="00097169"/>
     <w:rsid w:val="000B172B"/>
     <w:rsid w:val="000C5177"/>
     <w:rsid w:val="000C707B"/>
+    <w:rsid w:val="000F2C77"/>
     <w:rsid w:val="00106709"/>
+    <w:rsid w:val="00110801"/>
     <w:rsid w:val="00114BFA"/>
+    <w:rsid w:val="00123253"/>
     <w:rsid w:val="00146781"/>
     <w:rsid w:val="001602E3"/>
     <w:rsid w:val="00160C0C"/>
     <w:rsid w:val="00164B3E"/>
     <w:rsid w:val="00165D40"/>
     <w:rsid w:val="001664A2"/>
     <w:rsid w:val="00170521"/>
+    <w:rsid w:val="0019048D"/>
     <w:rsid w:val="001B4848"/>
     <w:rsid w:val="001C4EEE"/>
     <w:rsid w:val="001C5BF0"/>
     <w:rsid w:val="001F447A"/>
     <w:rsid w:val="001F7399"/>
     <w:rsid w:val="00205194"/>
     <w:rsid w:val="002051AE"/>
+    <w:rsid w:val="00210BFE"/>
     <w:rsid w:val="00212319"/>
     <w:rsid w:val="00225BE3"/>
     <w:rsid w:val="0024749A"/>
     <w:rsid w:val="00274E0A"/>
     <w:rsid w:val="002750EE"/>
     <w:rsid w:val="00283BEE"/>
     <w:rsid w:val="002B6153"/>
     <w:rsid w:val="002C4823"/>
     <w:rsid w:val="002C627C"/>
     <w:rsid w:val="002E6BDA"/>
     <w:rsid w:val="00307586"/>
     <w:rsid w:val="00316ACC"/>
     <w:rsid w:val="0032112D"/>
     <w:rsid w:val="00336906"/>
     <w:rsid w:val="00345333"/>
     <w:rsid w:val="003563A2"/>
     <w:rsid w:val="00357B67"/>
     <w:rsid w:val="00361907"/>
     <w:rsid w:val="00370875"/>
     <w:rsid w:val="00382C7F"/>
     <w:rsid w:val="00396A7E"/>
     <w:rsid w:val="003A06C6"/>
     <w:rsid w:val="003C0CB2"/>
     <w:rsid w:val="003E36B1"/>
     <w:rsid w:val="003E4162"/>
     <w:rsid w:val="003F7CBD"/>
     <w:rsid w:val="00465982"/>
     <w:rsid w:val="00481CF8"/>
     <w:rsid w:val="0048555C"/>
     <w:rsid w:val="00492C2D"/>
     <w:rsid w:val="00492EBD"/>
-    <w:rsid w:val="004A3007"/>
+    <w:rsid w:val="0049653F"/>
     <w:rsid w:val="004A3D87"/>
     <w:rsid w:val="004B18A9"/>
+    <w:rsid w:val="004C6BB7"/>
     <w:rsid w:val="004D4F8C"/>
     <w:rsid w:val="004D6B86"/>
     <w:rsid w:val="004F3F90"/>
     <w:rsid w:val="004F495B"/>
     <w:rsid w:val="004F4F9B"/>
     <w:rsid w:val="004F5DF4"/>
     <w:rsid w:val="00501702"/>
     <w:rsid w:val="00504F88"/>
+    <w:rsid w:val="00514FED"/>
     <w:rsid w:val="00523253"/>
     <w:rsid w:val="00536DCE"/>
     <w:rsid w:val="005426D3"/>
     <w:rsid w:val="005511DA"/>
     <w:rsid w:val="0055242C"/>
     <w:rsid w:val="0056438F"/>
+    <w:rsid w:val="0058017E"/>
     <w:rsid w:val="00595412"/>
     <w:rsid w:val="005A52BA"/>
     <w:rsid w:val="00613764"/>
     <w:rsid w:val="0061747E"/>
     <w:rsid w:val="00626574"/>
     <w:rsid w:val="006303B7"/>
     <w:rsid w:val="00633BB9"/>
     <w:rsid w:val="00641876"/>
     <w:rsid w:val="00645290"/>
     <w:rsid w:val="006706A0"/>
     <w:rsid w:val="00684C26"/>
     <w:rsid w:val="00692044"/>
     <w:rsid w:val="006A69D9"/>
     <w:rsid w:val="006A7C1E"/>
     <w:rsid w:val="006B015B"/>
     <w:rsid w:val="006C162F"/>
-    <w:rsid w:val="006C1B25"/>
     <w:rsid w:val="006C775B"/>
     <w:rsid w:val="006D7EE9"/>
     <w:rsid w:val="006E52A9"/>
     <w:rsid w:val="007170D8"/>
     <w:rsid w:val="007244DE"/>
     <w:rsid w:val="00737C21"/>
     <w:rsid w:val="007B287A"/>
     <w:rsid w:val="007B4E9D"/>
     <w:rsid w:val="007E3B3C"/>
     <w:rsid w:val="007E5065"/>
     <w:rsid w:val="0081390C"/>
     <w:rsid w:val="00816831"/>
     <w:rsid w:val="00837D67"/>
     <w:rsid w:val="0085290D"/>
     <w:rsid w:val="00856226"/>
     <w:rsid w:val="00863C54"/>
     <w:rsid w:val="008747E8"/>
     <w:rsid w:val="00887C27"/>
     <w:rsid w:val="00897FAB"/>
     <w:rsid w:val="008A2A83"/>
     <w:rsid w:val="008A78F1"/>
     <w:rsid w:val="008C35BC"/>
     <w:rsid w:val="008C423C"/>
     <w:rsid w:val="008C4C1C"/>
     <w:rsid w:val="008E05C7"/>
     <w:rsid w:val="008E1084"/>
     <w:rsid w:val="008E3039"/>
     <w:rsid w:val="00904008"/>
     <w:rsid w:val="0090562A"/>
+    <w:rsid w:val="00906CE5"/>
     <w:rsid w:val="00910F0E"/>
     <w:rsid w:val="00913D0D"/>
+    <w:rsid w:val="00934146"/>
     <w:rsid w:val="00936F1D"/>
     <w:rsid w:val="0095594E"/>
     <w:rsid w:val="00957A2E"/>
     <w:rsid w:val="00961AE5"/>
     <w:rsid w:val="0096466A"/>
     <w:rsid w:val="00975352"/>
     <w:rsid w:val="00977487"/>
     <w:rsid w:val="009A2C38"/>
     <w:rsid w:val="009C0CA1"/>
     <w:rsid w:val="009F0414"/>
     <w:rsid w:val="009F0A2D"/>
+    <w:rsid w:val="00A0432A"/>
     <w:rsid w:val="00A26A95"/>
     <w:rsid w:val="00A4757D"/>
     <w:rsid w:val="00A53C24"/>
     <w:rsid w:val="00A654AB"/>
     <w:rsid w:val="00A75537"/>
     <w:rsid w:val="00A77F6B"/>
     <w:rsid w:val="00A81BB2"/>
     <w:rsid w:val="00A953E1"/>
     <w:rsid w:val="00AA5C05"/>
     <w:rsid w:val="00AB1FCC"/>
     <w:rsid w:val="00AE5BB8"/>
     <w:rsid w:val="00B03439"/>
     <w:rsid w:val="00B03BA4"/>
     <w:rsid w:val="00B31FD6"/>
     <w:rsid w:val="00B44758"/>
     <w:rsid w:val="00B70A26"/>
     <w:rsid w:val="00B9612F"/>
     <w:rsid w:val="00BA4E3A"/>
     <w:rsid w:val="00BA6CE3"/>
+    <w:rsid w:val="00BB2407"/>
+    <w:rsid w:val="00BC286A"/>
     <w:rsid w:val="00BC7CEF"/>
     <w:rsid w:val="00BD1F47"/>
     <w:rsid w:val="00BD3566"/>
     <w:rsid w:val="00BF02BF"/>
     <w:rsid w:val="00C04DB1"/>
     <w:rsid w:val="00C20329"/>
     <w:rsid w:val="00C3438C"/>
     <w:rsid w:val="00C47DFF"/>
     <w:rsid w:val="00C54987"/>
     <w:rsid w:val="00C550C1"/>
     <w:rsid w:val="00C5686B"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rsid w:val="00C74024"/>
     <w:rsid w:val="00C83B15"/>
     <w:rsid w:val="00C925C8"/>
     <w:rsid w:val="00C95B3A"/>
     <w:rsid w:val="00CB7F84"/>
     <w:rsid w:val="00CC0BE9"/>
     <w:rsid w:val="00CD2E7D"/>
     <w:rsid w:val="00CE7A2F"/>
     <w:rsid w:val="00CF1B55"/>
     <w:rsid w:val="00D03F0A"/>
     <w:rsid w:val="00D40372"/>
     <w:rsid w:val="00D62D31"/>
     <w:rsid w:val="00D63B7B"/>
     <w:rsid w:val="00D665A4"/>
     <w:rsid w:val="00D74372"/>
     <w:rsid w:val="00DB2E59"/>
     <w:rsid w:val="00DB358F"/>
     <w:rsid w:val="00DC10AA"/>
     <w:rsid w:val="00DC44F1"/>
     <w:rsid w:val="00DC7EAD"/>
     <w:rsid w:val="00DF6D26"/>
     <w:rsid w:val="00E13027"/>
     <w:rsid w:val="00E140F0"/>
+    <w:rsid w:val="00E145DA"/>
     <w:rsid w:val="00E16DC0"/>
     <w:rsid w:val="00E7305D"/>
     <w:rsid w:val="00E92055"/>
     <w:rsid w:val="00EA780C"/>
     <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00ED3F05"/>
     <w:rsid w:val="00F17540"/>
     <w:rsid w:val="00F31D66"/>
     <w:rsid w:val="00F363EC"/>
     <w:rsid w:val="00F413AC"/>
     <w:rsid w:val="00F555E0"/>
     <w:rsid w:val="00FE725C"/>
     <w:rsid w:val="00FF3306"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -4143,1937 +4221,1999 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00003899"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="0048555C"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="00030857"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="00B03439"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:ind w:left="709"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="00B03439"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:ind w:left="1418"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="00382C7F"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:ind w:left="1985"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DB2E59"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="0048555C"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00030857"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica" w:cstheme="majorBidi"/>
-      <w:b w:val="0"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00B03439"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00B03439"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00382C7F"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Helvetica" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00863C54"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F7CBD"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="10" w:color="0E2841" w:themeColor="text2" w:shadow="1"/>
         <w:left w:val="single" w:sz="2" w:space="10" w:color="0E2841" w:themeColor="text2" w:shadow="1"/>
         <w:bottom w:val="single" w:sz="2" w:space="10" w:color="0E2841" w:themeColor="text2" w:shadow="1"/>
         <w:right w:val="single" w:sz="2" w:space="10" w:color="0E2841" w:themeColor="text2" w:shadow="1"/>
       </w:pBdr>
       <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0E2841" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
     <w:name w:val="Body Text First Indent"/>
     <w:basedOn w:val="BodyText"/>
     <w:link w:val="BodyTextFirstIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
     <w:name w:val="Body Text First Indent Char"/>
     <w:basedOn w:val="BodyTextChar"/>
     <w:link w:val="BodyTextFirstIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="BodyTextIndent"/>
     <w:link w:val="BodyTextFirstIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
     <w:name w:val="Body Text First Indent 2 Char"/>
     <w:basedOn w:val="BodyTextIndentChar"/>
     <w:link w:val="BodyTextFirstIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent3Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0E2841" w:themeColor="text2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Closing">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ClosingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="4320"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
     <w:name w:val="Closing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Closing"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DateChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
     <w:name w:val="Date Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Date"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="E-mailSignature">
     <w:name w:val="E-mail Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="E-mailSignatureChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
     <w:name w:val="E-mail Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="E-mailSignature"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
-    <w:rsid w:val="00336906"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLAddress">
     <w:name w:val="HTML Address"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLAddressChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
     <w:name w:val="HTML Address Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLAddress"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index3">
     <w:name w:val="index 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index4">
     <w:name w:val="index 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index5">
     <w:name w:val="index 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index6">
     <w:name w:val="index 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index7">
     <w:name w:val="index 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index8">
     <w:name w:val="index 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index9">
     <w:name w:val="index 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2160"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IndexHeading">
     <w:name w:val="index heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Index1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="1440"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="1800"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00465982"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="11"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet4">
     <w:name w:val="List Bullet 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet5">
     <w:name w:val="List Bullet 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue4">
     <w:name w:val="List Continue 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="1440"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue5">
     <w:name w:val="List Continue 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="1800"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber4">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:kern w:val="24"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
     <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MacroText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:b w:val="0"/>
       <w:kern w:val="24"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MessageHeader">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MessageHeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
     <w:name w:val="Message Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MessageHeader"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoteHeading">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NoteHeadingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
     <w:name w:val="Note Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoteHeading"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Salutation">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SalutationChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
     <w:name w:val="Salutation Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Salutation"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SignatureChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="4320"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
     <w:name w:val="Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Signature"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
-      <w:kern w:val="24"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofAuthorities">
     <w:name w:val="table of authorities"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOAHeading">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="APAReport">
     <w:name w:val="APA Report"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F7CBD"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableFigure">
     <w:name w:val="Table/Figure"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DB2E59"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLKeyboard">
     <w:name w:val="HTML Keyboard"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLTypewriter">
     <w:name w:val="HTML Typewriter"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:smallCaps/>
       <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB69D3"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="003F7CBD"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
@@ -6105,51 +6245,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable2-Accent1">
     <w:name w:val="Grid Table 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="47"/>
-    <w:rsid w:val="008A78F1"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -6190,74 +6330,74 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002750EE"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C54987"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="41"/>
-    <w:rsid w:val="00361907"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -6278,89 +6418,89 @@
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D74372"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E6BDA"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002750EE"/>
+    <w:rsid w:val="00C672DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b w:val="0"/>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PaperTitle">
     <w:name w:val="Paper Title"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A654AB"/>
+    <w:rsid w:val="00C672DA"/>
     <w:pPr>
       <w:spacing w:before="1600" w:after="800"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="130095204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="142432652">
       <w:bodyDiv w:val="1"/>
@@ -6999,51 +7139,51 @@
               <c16:uniqueId val="{00000008-9D73-6A4B-8D23-3E8006EBE164}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
         <c:holeSize val="62"/>
       </c:doughnutChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
-      <c:legendPos val="b"/>
+      <c:legendPos val="l"/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
@@ -8417,114 +8557,62 @@
       <w:docPartPr>
         <w:name w:val="09D880B40842954AB97B483F2C46B5D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6BF7806-9906-6A4D-9D05-C6FF99DD9EAC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000419E1" w:rsidRDefault="005747EF">
           <w:pPr>
             <w:pStyle w:val="09D880B40842954AB97B483F2C46B5D1"/>
           </w:pPr>
           <w:r w:rsidRPr="003F7CBD">
             <w:t>789</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...50 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -8589,64 +8677,71 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005747EF"/>
     <w:rsid w:val="000419E1"/>
+    <w:rsid w:val="000C7AF1"/>
     <w:rsid w:val="00287E44"/>
     <w:rsid w:val="0035186E"/>
     <w:rsid w:val="00357B67"/>
+    <w:rsid w:val="003E4D06"/>
+    <w:rsid w:val="00471738"/>
     <w:rsid w:val="00537B5C"/>
     <w:rsid w:val="005747EF"/>
     <w:rsid w:val="00672EF5"/>
+    <w:rsid w:val="0068177B"/>
     <w:rsid w:val="00897FAB"/>
-    <w:rsid w:val="00917434"/>
     <w:rsid w:val="00934557"/>
     <w:rsid w:val="009833AD"/>
+    <w:rsid w:val="00A0432A"/>
+    <w:rsid w:val="00A917D6"/>
+    <w:rsid w:val="00BC286A"/>
     <w:rsid w:val="00C76D42"/>
     <w:rsid w:val="00D059F1"/>
     <w:rsid w:val="00D205EA"/>
     <w:rsid w:val="00E54A32"/>
+    <w:rsid w:val="00E756DD"/>
     <w:rsid w:val="00EE4DD5"/>
     <w:rsid w:val="00F47443"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9117,54 +9212,50 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE1A8F93C8155346B855CEB582D6ADB6">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="5"/>
@@ -9172,238 +9263,152 @@
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCD3BFD5F413FE41ACB7AA8EB72AEAA3">
     <w:name w:val="FCD3BFD5F413FE41ACB7AA8EB72AEAA3"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44A6C8AD35F4AA41A41A84F85FBEF65E">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="396786329D5B11408E194DA93BB4B329">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="636FE96FC442304CAB9C0A344A232EF0">
     <w:name w:val="636FE96FC442304CAB9C0A344A232EF0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="188CDE3E44C3A740B78184DEBE1231C9">
     <w:name w:val="188CDE3E44C3A740B78184DEBE1231C9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68A96846CE06E04D905BCBA58962EC75">
     <w:name w:val="68A96846CE06E04D905BCBA58962EC75"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="575AE19B6A15844AA6A66FC486FFAC78">
     <w:name w:val="575AE19B6A15844AA6A66FC486FFAC78"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1315F24C9015274F9B6B5C28F75040A5">
     <w:name w:val="1315F24C9015274F9B6B5C28F75040A5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA3883C688318944B215AE9F5A302CA0">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A36335ED301D25448F7D2E32B765448B">
     <w:name w:val="A36335ED301D25448F7D2E32B765448B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="76ABBCC0857CB341983B20E2E0F1E5CC">
     <w:name w:val="76ABBCC0857CB341983B20E2E0F1E5CC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7974130E651C5A43ABE30430B1527A39">
     <w:name w:val="7974130E651C5A43ABE30430B1527A39"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1742784BC12B346B95978FBB8BFB455">
     <w:name w:val="E1742784BC12B346B95978FBB8BFB455"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F09E18AB9EAD74EA05E72C47FB93C7B">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="433D681E3736744EAA724515889DDB47">
     <w:name w:val="433D681E3736744EAA724515889DDB47"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AEE205AE28686498FBD90EC0F0C5B36">
     <w:name w:val="4AEE205AE28686498FBD90EC0F0C5B36"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EF2B7ADB654D2479D03E21317E81F67">
     <w:name w:val="3EF2B7ADB654D2479D03E21317E81F67"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6891E28F865EA244994535DD5D048C31">
     <w:name w:val="6891E28F865EA244994535DD5D048C31"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F29F009AC6EAB04890CAB2F6402F868C">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D9319E5190FC642AB2B040B4607D3D2">
     <w:name w:val="6D9319E5190FC642AB2B040B4607D3D2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9792277EA45FBA44853C2F2640D71FDD">
     <w:name w:val="9792277EA45FBA44853C2F2640D71FDD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED1217A3B5FA02418907F74DC1D4ECF0">
     <w:name w:val="ED1217A3B5FA02418907F74DC1D4ECF0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="801F5A9214428146B08C473E6F4CC7B6">
     <w:name w:val="801F5A9214428146B08C473E6F4CC7B6"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6829A29F0E7A042B820E70D95F318D8">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0C71CB4D777DB42BF7CEC3C46F01564">
     <w:name w:val="F0C71CB4D777DB42BF7CEC3C46F01564"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F6DAD4E7ED4CB47BF1B68C40A8DD44A">
     <w:name w:val="5F6DAD4E7ED4CB47BF1B68C40A8DD44A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C6D1667A0543C41B7EE9E916B21FE22">
     <w:name w:val="8C6D1667A0543C41B7EE9E916B21FE22"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D47BEE9D04DEF943B1C12D950C83B349">
     <w:name w:val="D47BEE9D04DEF943B1C12D950C83B349"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FC2A7C0282F154394C726954E5DCE5D">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2069903A554824E830D430B6307C866">
     <w:name w:val="E2069903A554824E830D430B6307C866"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9E53792DCAF494DBEC593D8BFB47DC9">
     <w:name w:val="C9E53792DCAF494DBEC593D8BFB47DC9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="29ACBAE03921434E83D5281CAF7BF21C">
     <w:name w:val="29ACBAE03921434E83D5281CAF7BF21C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="83285742E75DE34EB27D80D3B60663A5">
     <w:name w:val="83285742E75DE34EB27D80D3B60663A5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FECF86596F6F6849844E1F8712D25798">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="864AFE8107DDBA43ABBD6D33ED49E0D3">
     <w:name w:val="864AFE8107DDBA43ABBD6D33ED49E0D3"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F859E6B6D5CDBC429C6F6B5525172390">
     <w:name w:val="F859E6B6D5CDBC429C6F6B5525172390"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="158435A2983023498DF9ABA99F3FB71B">
     <w:name w:val="158435A2983023498DF9ABA99F3FB71B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09D880B40842954AB97B483F2C46B5D1">
     <w:name w:val="09D880B40842954AB97B483F2C46B5D1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="03871B5A040E6A43A64A3EA862BE9557">
     <w:name w:val="03871B5A040E6A43A64A3EA862BE9557"/>
-  </w:style>
-[...45 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="JIPE">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -9956,78 +9961,78 @@
     <ds:schemaRef ds:uri="57daaa59-5cd8-4a4b-b252-df581d340372"/>
     <ds:schemaRef ds:uri="6a7c7f17-e899-4e9b-867a-df547843e40f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6523CB46-D620-4359-8460-57424C508F6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="57daaa59-5cd8-4a4b-b252-df581d340372"/>
     <ds:schemaRef ds:uri="6a7c7f17-e899-4e9b-867a-df547843e40f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>submission.dotx</Template>
+  <Template>Submission_Template_revFeb2026.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1331</Words>
-  <Characters>7163</Characters>
+  <Words>1339</Words>
+  <Characters>7638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>128</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8366</CharactersWithSpaces>
+  <CharactersWithSpaces>8960</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B64AB87E90BFAF4D98060CEC21B18F1B</vt:lpwstr>